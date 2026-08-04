--- v0 (2026-06-06)
+++ v1 (2026-08-04)
@@ -12,257 +12,3410 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1120">
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Branch</t>
   </si>
   <si>
     <t>Created Date</t>
   </si>
   <si>
     <t>Issue Date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Passport Number</t>
   </si>
   <si>
     <t>UV Number</t>
   </si>
   <si>
     <t>Full Name</t>
   </si>
   <si>
     <t>Nationality</t>
   </si>
   <si>
-    <t>901800192 Group (07 Apr 2026)</t>
+    <t>NHT 17 JULY 26 KHI TO JED 4JRJ8C</t>
   </si>
   <si>
     <t>Islamabad</t>
   </si>
   <si>
+    <t>NAGAN</t>
+  </si>
+  <si>
+    <t>28-Jul-2026</t>
+  </si>
+  <si>
     <t>---</t>
   </si>
   <si>
-    <t>24-May-2026</t>
+    <t>PENDING</t>
+  </si>
+  <si>
+    <t>YA6800251</t>
+  </si>
+  <si>
+    <t>HASNAIN SYED MUHAMMAD</t>
+  </si>
+  <si>
+    <t>PAK</t>
+  </si>
+  <si>
+    <t>PA4109223</t>
+  </si>
+  <si>
+    <t>AROOBA ZAIN</t>
+  </si>
+  <si>
+    <t>DV3795662</t>
+  </si>
+  <si>
+    <t>ZAHIDA BANO</t>
+  </si>
+  <si>
+    <t>LANDHI</t>
+  </si>
+  <si>
+    <t>BS2758151</t>
+  </si>
+  <si>
+    <t>INAM ULLAH</t>
+  </si>
+  <si>
+    <t>PAKISTANI</t>
+  </si>
+  <si>
+    <t>GK1750281</t>
+  </si>
+  <si>
+    <t>UZMA INAMULLAH</t>
+  </si>
+  <si>
+    <t>FW1755481</t>
+  </si>
+  <si>
+    <t>IQRA INAM ULLAH</t>
+  </si>
+  <si>
+    <t>FC5493611</t>
+  </si>
+  <si>
+    <t>AMEER ZADA</t>
+  </si>
+  <si>
+    <t>QH0151623</t>
+  </si>
+  <si>
+    <t>ZAIN MAHMOOD</t>
+  </si>
+  <si>
+    <t>BT6132821</t>
+  </si>
+  <si>
+    <t>SYEDA WAHIBA</t>
+  </si>
+  <si>
+    <t>MALIR</t>
+  </si>
+  <si>
+    <t>XB1849211</t>
+  </si>
+  <si>
+    <t>RAFIA ASGHAR</t>
+  </si>
+  <si>
+    <t>XW1847491</t>
+  </si>
+  <si>
+    <t>SYED ASGHAR</t>
+  </si>
+  <si>
+    <t>GHIZRI</t>
+  </si>
+  <si>
+    <t>SV5755651</t>
+  </si>
+  <si>
+    <t>SALEEMI ALI KHAN SODHRO</t>
+  </si>
+  <si>
+    <t>XC1854501</t>
+  </si>
+  <si>
+    <t>YASIR ALI</t>
+  </si>
+  <si>
+    <t>HYDERABAD</t>
+  </si>
+  <si>
+    <t>CS5579202</t>
+  </si>
+  <si>
+    <t>00081</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SAJID</t>
+  </si>
+  <si>
+    <t>DX1329022</t>
+  </si>
+  <si>
+    <t>NAZIMA AKRAM</t>
+  </si>
+  <si>
+    <t>JR3966041</t>
+  </si>
+  <si>
+    <t>NAHEED BEGUM</t>
+  </si>
+  <si>
+    <t>PD1855251</t>
+  </si>
+  <si>
+    <t>X ASMA</t>
+  </si>
+  <si>
+    <t>GULSHAN</t>
+  </si>
+  <si>
+    <t>XD1012451</t>
+  </si>
+  <si>
+    <t>FAIZAN ALI ABBASI</t>
+  </si>
+  <si>
+    <t>ZS1833941</t>
+  </si>
+  <si>
+    <t>SABAH ALI</t>
+  </si>
+  <si>
+    <t>XT9999982</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SAFAR QASIM</t>
+  </si>
+  <si>
+    <t>BR5295432</t>
+  </si>
+  <si>
+    <t>SANAM SEEMA</t>
+  </si>
+  <si>
+    <t>480900249028 Group (28 Jul 2026)</t>
+  </si>
+  <si>
+    <t>04-Jul-2026</t>
+  </si>
+  <si>
+    <t>05-Jul-2026</t>
   </si>
   <si>
     <t>ISSUED</t>
   </si>
   <si>
-    <t>HV3702411</t>
-[...32 lines deleted...]
-    <t>TU9897252</t>
+    <t>TC0005301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHOAIB </t>
+  </si>
+  <si>
+    <t>ZC4143191</t>
+  </si>
+  <si>
+    <t>AMMARA CHANDA</t>
+  </si>
+  <si>
+    <t>PF4100013</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YASEEN CHANDA</t>
+  </si>
+  <si>
+    <t>AL3415722</t>
+  </si>
+  <si>
+    <t>BAKHT BADSHAH</t>
+  </si>
+  <si>
+    <t>BJ8808911</t>
+  </si>
+  <si>
+    <t>BAKHT FAZAL</t>
+  </si>
+  <si>
+    <t>LA3963601</t>
+  </si>
+  <si>
+    <t>ARABI BEGUM</t>
+  </si>
+  <si>
+    <t>HN3343331</t>
+  </si>
+  <si>
+    <t>MUMTAZ BAKHT</t>
+  </si>
+  <si>
+    <t>CE6891593</t>
+  </si>
+  <si>
+    <t>MUHAMMAD DILAWAR</t>
+  </si>
+  <si>
+    <t>TF4158491</t>
+  </si>
+  <si>
+    <t>AISHA SIDDIQA CHANDA</t>
+  </si>
+  <si>
+    <t>SN3106592</t>
+  </si>
+  <si>
+    <t>NIAZ BIBI</t>
+  </si>
+  <si>
+    <t>NHT 17 JULY 26 KHI TO JED 4KP360</t>
+  </si>
+  <si>
+    <t>AA4228725</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KAMRAN</t>
+  </si>
+  <si>
+    <t>NA9893082</t>
+  </si>
+  <si>
+    <t>TEHREEM NAZ</t>
+  </si>
+  <si>
+    <t>AV5499772</t>
+  </si>
+  <si>
+    <t>SHER ZADA</t>
+  </si>
+  <si>
+    <t>TU4117202</t>
+  </si>
+  <si>
+    <t>SALMAN KHAN</t>
+  </si>
+  <si>
+    <t>AD6594053</t>
+  </si>
+  <si>
+    <t>TARIQ WAFA</t>
+  </si>
+  <si>
+    <t>AL9199402</t>
+  </si>
+  <si>
+    <t>ISHRAT PARVEEN RUHI</t>
+  </si>
+  <si>
+    <t>UF1074871</t>
+  </si>
+  <si>
+    <t>AYUB BIN ABDUL QAYYUM</t>
+  </si>
+  <si>
+    <t>TH1078781</t>
+  </si>
+  <si>
+    <t>SAIMA ABDUL QAYYUM</t>
+  </si>
+  <si>
+    <t>ORANGI</t>
+  </si>
+  <si>
+    <t>GY9451441</t>
+  </si>
+  <si>
+    <t>HAFIZ MUHAMMAD NADEEM</t>
+  </si>
+  <si>
+    <t>ZM2740631</t>
+  </si>
+  <si>
+    <t>ATTA ULLAH</t>
+  </si>
+  <si>
+    <t>NHT 10 JULY 26 14098 44BK6M</t>
+  </si>
+  <si>
+    <t>SR0001681</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZAINAB </t>
+  </si>
+  <si>
+    <t>WU0166421</t>
+  </si>
+  <si>
+    <t>ALI MUHAMMAD</t>
+  </si>
+  <si>
+    <t>VA0003521</t>
+  </si>
+  <si>
+    <t>KASHAF NOOR</t>
+  </si>
+  <si>
+    <t>480900247248 Group (28 Jul 2026)</t>
+  </si>
+  <si>
+    <t>BX9790342</t>
+  </si>
+  <si>
+    <t>TEMP-5207</t>
+  </si>
+  <si>
+    <t>AUTO-CREATED (Data Missing)</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t>EB1352891</t>
+  </si>
+  <si>
+    <t>SHABNUM IQBAL</t>
+  </si>
+  <si>
+    <t>PK1071691</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ABDULLAH</t>
+  </si>
+  <si>
+    <t>PJ1513731</t>
+  </si>
+  <si>
+    <t>AISHA AIJAZ</t>
+  </si>
+  <si>
+    <t>NQ5190401</t>
+  </si>
+  <si>
+    <t>AHSAN ALI SHEIKH</t>
+  </si>
+  <si>
+    <t>SC5190581</t>
+  </si>
+  <si>
+    <t>NABIA NAZ SHEIKH</t>
+  </si>
+  <si>
+    <t>EY1118471</t>
+  </si>
+  <si>
+    <t>SADIA AHSAN</t>
+  </si>
+  <si>
+    <t>FL9950241</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NAEEM</t>
+  </si>
+  <si>
+    <t>CM4716011</t>
+  </si>
+  <si>
+    <t>KASHIFA KALSOOM</t>
+  </si>
+  <si>
+    <t>PF4917951</t>
+  </si>
+  <si>
+    <t>ASHRAF ALI QURESHI</t>
+  </si>
+  <si>
+    <t>AJ9724461</t>
+  </si>
+  <si>
+    <t>GUL RANGEENA</t>
+  </si>
+  <si>
+    <t>BW3768691</t>
+  </si>
+  <si>
+    <t>00046</t>
+  </si>
+  <si>
+    <t>AIJAZ ALI CHANDIO BALOCH</t>
+  </si>
+  <si>
+    <t>AD2404804</t>
+  </si>
+  <si>
+    <t>NIZAM UDDIN</t>
+  </si>
+  <si>
+    <t>HN0764521</t>
+  </si>
+  <si>
+    <t>00051</t>
+  </si>
+  <si>
+    <t>MUHAMMAD WAQAR MALIK</t>
+  </si>
+  <si>
+    <t>SQ1226611</t>
+  </si>
+  <si>
+    <t>00059</t>
+  </si>
+  <si>
+    <t>SHOAIB AMEER</t>
+  </si>
+  <si>
+    <t>DC8940261</t>
+  </si>
+  <si>
+    <t>FARHANA SHOAIB AMEER</t>
+  </si>
+  <si>
+    <t>TF5196421</t>
+  </si>
+  <si>
+    <t>YUSRA SHOAIB</t>
+  </si>
+  <si>
+    <t>RK1226761</t>
+  </si>
+  <si>
+    <t>AYESHA AAMIR</t>
+  </si>
+  <si>
+    <t>HA5773241</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SULTAN</t>
+  </si>
+  <si>
+    <t>XV3991831</t>
+  </si>
+  <si>
+    <t>ABIDA PARVEEN</t>
+  </si>
+  <si>
+    <t>CY1355071</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IQBAL</t>
+  </si>
+  <si>
+    <t>QV0002561</t>
+  </si>
+  <si>
+    <t>IRSA NULL</t>
+  </si>
+  <si>
+    <t>KT1171762</t>
+  </si>
+  <si>
+    <t>AHTISHAM MUHAMMAD</t>
+  </si>
+  <si>
+    <t>HM3798491</t>
+  </si>
+  <si>
+    <t>NASREEN BANO</t>
+  </si>
+  <si>
+    <t>KZ5574371</t>
+  </si>
+  <si>
+    <t>ZOHRA SAFDAR</t>
+  </si>
+  <si>
+    <t>WN6916191</t>
+  </si>
+  <si>
+    <t>SAFDAR HUSSAIN</t>
+  </si>
+  <si>
+    <t>FX9900451</t>
+  </si>
+  <si>
+    <t>RUKHSANA NAZ</t>
+  </si>
+  <si>
+    <t>BW2409941</t>
+  </si>
+  <si>
+    <t>SIRAJ UDDIN</t>
+  </si>
+  <si>
+    <t>DE8482781</t>
+  </si>
+  <si>
+    <t>MUHAMMAD LATIF</t>
+  </si>
+  <si>
+    <t>DL8485681</t>
+  </si>
+  <si>
+    <t>AMIR LATIF</t>
+  </si>
+  <si>
+    <t>RK3959862</t>
+  </si>
+  <si>
+    <t>TAHIRA BEGUM</t>
+  </si>
+  <si>
+    <t>JJ1886721</t>
+  </si>
+  <si>
+    <t>MARYAM ASIF</t>
+  </si>
+  <si>
+    <t>AV4891951</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ASIF QAZI</t>
+  </si>
+  <si>
+    <t>GJ5097651</t>
+  </si>
+  <si>
+    <t>RONAQ SABA</t>
+  </si>
+  <si>
+    <t>BZ8526371</t>
+  </si>
+  <si>
+    <t>SADAF JAFFAR</t>
+  </si>
+  <si>
+    <t>CH5781331</t>
+  </si>
+  <si>
+    <t>SHAZIA ZULFIQAR</t>
+  </si>
+  <si>
+    <t>FD1711731</t>
+  </si>
+  <si>
+    <t>ANAS RAZA ANSARI</t>
+  </si>
+  <si>
+    <t>FN5989211</t>
+  </si>
+  <si>
+    <t>REHANA SIRAJ</t>
+  </si>
+  <si>
+    <t>UZ5161501</t>
+  </si>
+  <si>
+    <t>JUNAID SHAMIM</t>
+  </si>
+  <si>
+    <t>NHT 10 JULY 26 AMMAD 5 PAXS</t>
+  </si>
+  <si>
+    <t>AJ8974823</t>
+  </si>
+  <si>
+    <t>TEMP-9707</t>
+  </si>
+  <si>
+    <t>CC8974952</t>
+  </si>
+  <si>
+    <t>TEMP-2472</t>
+  </si>
+  <si>
+    <t>EP5177652</t>
+  </si>
+  <si>
+    <t>TEMP-4855</t>
+  </si>
+  <si>
+    <t>FA5173962</t>
+  </si>
+  <si>
+    <t>TEMP-1686</t>
+  </si>
+  <si>
+    <t>JV5177411</t>
+  </si>
+  <si>
+    <t>TEMP-1364</t>
+  </si>
+  <si>
+    <t>NHT 15 JULY 26 KHI TO JED 936PMG 1</t>
+  </si>
+  <si>
+    <t>DK5154232</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SHAHZAD</t>
+  </si>
+  <si>
+    <t>CQ6929581</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HUZAIFA</t>
+  </si>
+  <si>
+    <t>GURUMANDIR</t>
+  </si>
+  <si>
+    <t>AR6245051</t>
+  </si>
+  <si>
+    <t>ZULFIQAR ALI HIMAYTI</t>
+  </si>
+  <si>
+    <t>CH3138921</t>
+  </si>
+  <si>
+    <t>HUMAIRA BIBI</t>
+  </si>
+  <si>
+    <t>AV8708932</t>
+  </si>
+  <si>
+    <t>NASIR JALIL</t>
+  </si>
+  <si>
+    <t>NE0153663</t>
+  </si>
+  <si>
+    <t>ASIF MAHMOOD</t>
+  </si>
+  <si>
+    <t>QE9827531</t>
+  </si>
+  <si>
+    <t>SYEDA MEHWISH NASIR</t>
+  </si>
+  <si>
+    <t>BF6213611</t>
+  </si>
+  <si>
+    <t>SYED AMEER HAMZA</t>
+  </si>
+  <si>
+    <t>WY0002481</t>
+  </si>
+  <si>
+    <t>NAJMA UN NISA null</t>
+  </si>
+  <si>
+    <t>UW0009251</t>
+  </si>
+  <si>
+    <t>INSHA NOOR</t>
+  </si>
+  <si>
+    <t>TC5197181</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZOHAIB</t>
+  </si>
+  <si>
+    <t>NHT 16 JULY 26 KHI TO JED GXFRAG 1</t>
+  </si>
+  <si>
+    <t>JS3963041</t>
+  </si>
+  <si>
+    <t>GULNAZ BEGUM</t>
+  </si>
+  <si>
+    <t>AT6208321</t>
+  </si>
+  <si>
+    <t>SHIFA YAMEEN</t>
+  </si>
+  <si>
+    <t>AK6208291</t>
+  </si>
+  <si>
+    <t>ARISHA YAMEEN</t>
+  </si>
+  <si>
+    <t>UG8451851</t>
+  </si>
+  <si>
+    <t>ALIZA FATIMA</t>
+  </si>
+  <si>
+    <t>JU3962661</t>
+  </si>
+  <si>
+    <t>SHIREEN BEGUM</t>
+  </si>
+  <si>
+    <t>QF1184661</t>
+  </si>
+  <si>
+    <t>FAIZ AHMED</t>
+  </si>
+  <si>
+    <t>FT5181162</t>
+  </si>
+  <si>
+    <t>JAVERIA SHAFIQ</t>
+  </si>
+  <si>
+    <t>MA4176711</t>
+  </si>
+  <si>
+    <t>FARZANA KHATOON</t>
+  </si>
+  <si>
+    <t>PF1188141</t>
+  </si>
+  <si>
+    <t>SALEEM AHMED</t>
+  </si>
+  <si>
+    <t>CX5027971</t>
+  </si>
+  <si>
+    <t>ABDUL SABOOR</t>
+  </si>
+  <si>
+    <t>YB1851031</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ASHRAF</t>
+  </si>
+  <si>
+    <t>AT1106361</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AYAN</t>
+  </si>
+  <si>
+    <t>QX4144913</t>
+  </si>
+  <si>
+    <t>WAQAS AHMED KHAN</t>
+  </si>
+  <si>
+    <t>PA4913411</t>
+  </si>
+  <si>
+    <t>SANOBER QURESHI</t>
+  </si>
+  <si>
+    <t>AU6203051</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YAMEEN</t>
+  </si>
+  <si>
+    <t>BD9166351</t>
+  </si>
+  <si>
+    <t>ABDUL RAHIM</t>
+  </si>
+  <si>
+    <t>RL5160181</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SHAYAN</t>
+  </si>
+  <si>
+    <t>EC5136262</t>
+  </si>
+  <si>
+    <t>ALIYA SHABANA</t>
+  </si>
+  <si>
+    <t>HJ9906791</t>
+  </si>
+  <si>
+    <t>SAMEENA NAZ</t>
+  </si>
+  <si>
+    <t>AE7111701</t>
+  </si>
+  <si>
+    <t>ANILA TEHSEEN</t>
+  </si>
+  <si>
+    <t>CH5155933</t>
+  </si>
+  <si>
+    <t>SALMA SHAHID</t>
+  </si>
+  <si>
+    <t>CD0714042</t>
+  </si>
+  <si>
+    <t>SAJIDA MANSOOR</t>
+  </si>
+  <si>
+    <t>PW5756741</t>
+  </si>
+  <si>
+    <t>ROBINA SALEEM</t>
+  </si>
+  <si>
+    <t>AD5735771</t>
+  </si>
+  <si>
+    <t>IQRA SANOBER</t>
+  </si>
+  <si>
+    <t>AQ6201511</t>
+  </si>
+  <si>
+    <t>MEENA YAMEEN</t>
+  </si>
+  <si>
+    <t>WQ0000581</t>
+  </si>
+  <si>
+    <t>AREESHA MUHAMMAD ASHRAF</t>
+  </si>
+  <si>
+    <t>HT3963761</t>
+  </si>
+  <si>
+    <t>SULTANA BEGUM</t>
+  </si>
+  <si>
+    <t>BW6317963</t>
+  </si>
+  <si>
+    <t>SANIYA WAQAS</t>
+  </si>
+  <si>
+    <t>AC8696034</t>
+  </si>
+  <si>
+    <t>MUHAMMAD TEHSEEN JAWAID</t>
+  </si>
+  <si>
+    <t>NHT 16 JULY 26 KHI TO JED 4N2M82</t>
+  </si>
+  <si>
+    <t>03-Jul-2026</t>
+  </si>
+  <si>
+    <t>KW1174562</t>
+  </si>
+  <si>
+    <t>RAIS AHMED</t>
+  </si>
+  <si>
+    <t>AB0000353</t>
+  </si>
+  <si>
+    <t>SHAIKH MUBEEN</t>
+  </si>
+  <si>
+    <t>XU3108432</t>
+  </si>
+  <si>
+    <t>00056</t>
+  </si>
+  <si>
+    <t>HAMEEDAN BIBI</t>
+  </si>
+  <si>
+    <t>YJ1011191</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ABBAS</t>
+  </si>
+  <si>
+    <t>YK1010471</t>
+  </si>
+  <si>
+    <t>WAJIHA ABBAS</t>
+  </si>
+  <si>
+    <t>NHT 07 JULY 26 93ZX8B 12011 2 PAX</t>
+  </si>
+  <si>
+    <t>YY3120711</t>
+  </si>
+  <si>
+    <t>SOFIA BIBI</t>
+  </si>
+  <si>
+    <t>XG1857421</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AMJAD ALI</t>
+  </si>
+  <si>
+    <t>NHT 16 JULY 26 KHI TO JED 4D4R1J</t>
+  </si>
+  <si>
+    <t>US4166931</t>
+  </si>
+  <si>
+    <t>MUHAMMAD KHUZAIMA</t>
+  </si>
+  <si>
+    <t>CW4847991</t>
+  </si>
+  <si>
+    <t>AREEB KASHIF</t>
+  </si>
+  <si>
+    <t>DQ4848771</t>
+  </si>
+  <si>
+    <t>SANA KASHIF</t>
+  </si>
+  <si>
+    <t>AM1814972</t>
+  </si>
+  <si>
+    <t>KASHIF AZIZ</t>
+  </si>
+  <si>
+    <t>WC1834941</t>
+  </si>
+  <si>
+    <t>00020</t>
+  </si>
+  <si>
+    <t>ASIF ALI</t>
+  </si>
+  <si>
+    <t>HV0845391</t>
+  </si>
+  <si>
+    <t>MADIHA MUSHTAQ</t>
+  </si>
+  <si>
+    <t>BS3131151</t>
+  </si>
+  <si>
+    <t>JAMEELAN BIBI</t>
+  </si>
+  <si>
+    <t>FC1851612</t>
+  </si>
+  <si>
+    <t>ABUBAKAR AZAM</t>
+  </si>
+  <si>
+    <t>HT5197312</t>
+  </si>
+  <si>
+    <t>00016</t>
+  </si>
+  <si>
+    <t>JAN MUHAMMAD BILAL SHAIKH</t>
+  </si>
+  <si>
+    <t>GK1359241</t>
+  </si>
+  <si>
+    <t>SHUMAILA AKBER</t>
+  </si>
+  <si>
+    <t>NHT 16 JULY 26 KH TO JED 4KPZBT</t>
+  </si>
+  <si>
+    <t>JQ9157712</t>
+  </si>
+  <si>
+    <t>ZIA UR REHMAN</t>
+  </si>
+  <si>
+    <t>BL8179251</t>
+  </si>
+  <si>
+    <t>ARHAM FAHAD</t>
+  </si>
+  <si>
+    <t>AU8175201</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AZLAN FAHAD</t>
+  </si>
+  <si>
+    <t>AZ8172581</t>
+  </si>
+  <si>
+    <t>SOBIA FAHAD</t>
+  </si>
+  <si>
+    <t>HF1741951</t>
+  </si>
+  <si>
+    <t>FAHAD ILYAS</t>
+  </si>
+  <si>
+    <t>JX6170921</t>
+  </si>
+  <si>
+    <t>SANA WAHEED</t>
+  </si>
+  <si>
+    <t>XQ4165591</t>
+  </si>
+  <si>
+    <t>WAHEED ALI KHAN</t>
+  </si>
+  <si>
+    <t>HT1883111</t>
+  </si>
+  <si>
+    <t>GHAZIA ASIF</t>
+  </si>
+  <si>
+    <t>BC5290592</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SEEMA</t>
+  </si>
+  <si>
+    <t>WR6897972</t>
+  </si>
+  <si>
+    <t>SYED WAQAS HUSSAIN</t>
+  </si>
+  <si>
+    <t>ZH6915651</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAISAM</t>
+  </si>
+  <si>
+    <t>KN5573321</t>
+  </si>
+  <si>
+    <t>KR5576101</t>
+  </si>
+  <si>
+    <t>ABUL MAHASIN SAJID</t>
+  </si>
+  <si>
+    <t>RP5758031</t>
+  </si>
+  <si>
+    <t>MEHRUN NISA SALEEM</t>
+  </si>
+  <si>
+    <t>TE5757961</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SALEEM</t>
+  </si>
+  <si>
+    <t>TU1229081</t>
+  </si>
+  <si>
+    <t>IMRAN MUHAMMAD</t>
+  </si>
+  <si>
+    <t>XA4163691</t>
+  </si>
+  <si>
+    <t>NEELAM KHALIQ</t>
+  </si>
+  <si>
+    <t>NHT 16 JULY 26 KHI TO JED 9KJAXY</t>
+  </si>
+  <si>
+    <t>TY0005991</t>
+  </si>
+  <si>
+    <t>HUZAIFA ABDULLAH</t>
+  </si>
+  <si>
+    <t>XX1859981</t>
+  </si>
+  <si>
+    <t>QURAT UL AIN</t>
+  </si>
+  <si>
+    <t>SL1076741</t>
+  </si>
+  <si>
+    <t>NHT 12 JULY 26 63Y0R4 21 DAYS</t>
+  </si>
+  <si>
+    <t>02-Jul-2026</t>
+  </si>
+  <si>
+    <t>LW4173671</t>
+  </si>
+  <si>
+    <t>TASLEEM KHATOON</t>
+  </si>
+  <si>
+    <t>EE9904911</t>
+  </si>
+  <si>
+    <t>SAIMA NAZ</t>
+  </si>
+  <si>
+    <t>AK7196531</t>
+  </si>
+  <si>
+    <t>MAHNOOR TAHA</t>
+  </si>
+  <si>
+    <t>WR4147762</t>
+  </si>
+  <si>
+    <t>TAHA KHAN</t>
+  </si>
+  <si>
+    <t>AF2752841</t>
+  </si>
+  <si>
+    <t>HABIB ULLAH</t>
+  </si>
+  <si>
+    <t>WC0000981</t>
+  </si>
+  <si>
+    <t>SIDRA null</t>
+  </si>
+  <si>
+    <t>HC9902661</t>
+  </si>
+  <si>
+    <t>TAHIRA NAZ</t>
+  </si>
+  <si>
+    <t>UT5122701</t>
+  </si>
+  <si>
+    <t>BIBI ZOHRA</t>
+  </si>
+  <si>
+    <t>FG0008452</t>
+  </si>
+  <si>
+    <t>ATA ULLAH P</t>
+  </si>
+  <si>
+    <t>MU8794541</t>
+  </si>
+  <si>
+    <t>MIAN GUL JAN</t>
+  </si>
+  <si>
+    <t>NHT 14 JULY 26 KHI TO JED 9KK42G</t>
+  </si>
+  <si>
+    <t>KE5197622</t>
+  </si>
+  <si>
+    <t>SAJIDA SHAIKH</t>
+  </si>
+  <si>
+    <t>JD5192471</t>
+  </si>
+  <si>
+    <t>GHULAM QADIR SHAIKH</t>
+  </si>
+  <si>
+    <t>AA4102044</t>
+  </si>
+  <si>
+    <t>ABDUL GHANI</t>
+  </si>
+  <si>
+    <t>QE0007851</t>
+  </si>
+  <si>
+    <t>FARZANA HUSSAIN UMER</t>
+  </si>
+  <si>
+    <t>DL1888702</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ASIF</t>
+  </si>
+  <si>
+    <t>AZ6798542</t>
+  </si>
+  <si>
+    <t>UMME HANE</t>
+  </si>
+  <si>
+    <t>CW3796012</t>
+  </si>
+  <si>
+    <t>ZARINA BANO</t>
+  </si>
+  <si>
+    <t>NHT 15 JULY 26 KHI TO JED 4DVU01</t>
+  </si>
+  <si>
+    <t>HP3952612</t>
+  </si>
+  <si>
+    <t>ZUBAIDA BEGUM</t>
+  </si>
+  <si>
+    <t>DU4185071</t>
+  </si>
+  <si>
+    <t>FAHMIDA GHAFFAR</t>
+  </si>
+  <si>
+    <t>EA6211161</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAMZA</t>
+  </si>
+  <si>
+    <t>CD1984892</t>
+  </si>
+  <si>
+    <t>ASIA ARIF</t>
+  </si>
+  <si>
+    <t>BD8177471</t>
+  </si>
+  <si>
+    <t>NAZIA FAHAD</t>
+  </si>
+  <si>
+    <t>NHT 12 JULY 26 9I64DQ 20 DAYS</t>
+  </si>
+  <si>
+    <t>NL4179151</t>
+  </si>
+  <si>
+    <t>00068</t>
+  </si>
+  <si>
+    <t>PARVAIZ KHOSO</t>
+  </si>
+  <si>
+    <t>AH9178062</t>
+  </si>
+  <si>
+    <t>00067</t>
+  </si>
+  <si>
+    <t>SHAGUFTA NAHEED</t>
+  </si>
+  <si>
+    <t>AA5282633</t>
+  </si>
+  <si>
+    <t>GHULAM ABBAS SAMEJO</t>
+  </si>
+  <si>
+    <t>CX0203981</t>
+  </si>
+  <si>
+    <t>00066</t>
+  </si>
+  <si>
+    <t>INSHA IFTAR MEMON</t>
+  </si>
+  <si>
+    <t>BH0202422</t>
+  </si>
+  <si>
+    <t>ASADULLAH MEMON</t>
+  </si>
+  <si>
+    <t>AG0204243</t>
+  </si>
+  <si>
+    <t>REHANA MEMON</t>
+  </si>
+  <si>
+    <t>AG0206742</t>
+  </si>
+  <si>
+    <t>ABDUL RAZZAQUE MEMON</t>
+  </si>
+  <si>
+    <t>NHT 15 JULY 26 KHI TO JED 9I2PZS</t>
+  </si>
+  <si>
+    <t>LK1207041</t>
+  </si>
+  <si>
+    <t>ALMASI KHANAM ALYAS AMINA</t>
+  </si>
+  <si>
+    <t>BS2408741</t>
+  </si>
+  <si>
+    <t>NIGHAT ZIA UDDIN</t>
+  </si>
+  <si>
+    <t>CH2406841</t>
+  </si>
+  <si>
+    <t>ZIA UDDIN</t>
+  </si>
+  <si>
+    <t>YL4166791</t>
+  </si>
+  <si>
+    <t>SHAMIM KHANAM</t>
+  </si>
+  <si>
+    <t>DJ8945591</t>
+  </si>
+  <si>
+    <t>FAHMIDA FARHAN</t>
+  </si>
+  <si>
+    <t>BC4172053</t>
+  </si>
+  <si>
+    <t>NASREEN BANO KHATRI</t>
+  </si>
+  <si>
+    <t>BC4179073</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ALI KHATRI</t>
+  </si>
+  <si>
+    <t>MV4179041</t>
+  </si>
+  <si>
+    <t>FARHAN ALI KHATRI</t>
+  </si>
+  <si>
+    <t>NHT 15 JULY 26 KHI TO JED 4BLWML</t>
+  </si>
+  <si>
+    <t>XA4161671</t>
+  </si>
+  <si>
+    <t>24030+24028</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AZEEM KHAN</t>
+  </si>
+  <si>
+    <t>DR4425291</t>
+  </si>
+  <si>
+    <t>ERUM QADRI</t>
+  </si>
+  <si>
+    <t>CB1112032</t>
+  </si>
+  <si>
+    <t>AHSAN null</t>
+  </si>
+  <si>
+    <t>EX4427171</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RASHID QADRI</t>
+  </si>
+  <si>
+    <t>LH9847011</t>
+  </si>
+  <si>
+    <t>AREENA RASHEED</t>
+  </si>
+  <si>
+    <t>RB5195221</t>
+  </si>
+  <si>
+    <t>FAISAL SHEIKH</t>
+  </si>
+  <si>
+    <t>QQ5199951</t>
+  </si>
+  <si>
+    <t>SANA FAISAL SHAIKH</t>
+  </si>
+  <si>
+    <t>YM3125451</t>
+  </si>
+  <si>
+    <t>SUGHRAN BIBI</t>
+  </si>
+  <si>
+    <t>RB1187161</t>
+  </si>
+  <si>
+    <t>ZEESHAN AHMED</t>
+  </si>
+  <si>
+    <t>TM5123221</t>
+  </si>
+  <si>
+    <t>SHAMIMA SHARIF</t>
+  </si>
+  <si>
+    <t>AU5774453</t>
+  </si>
+  <si>
+    <t>SAMINA SULTAN</t>
+  </si>
+  <si>
+    <t>LA1882391</t>
+  </si>
+  <si>
+    <t>DN5490802</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AZEEM SIDDIQUI</t>
+  </si>
+  <si>
+    <t>TE9827361</t>
+  </si>
+  <si>
+    <t>SHAZIA NISAR</t>
+  </si>
+  <si>
+    <t>NHT 15 JULY 26 KHI TO JED 4UIRTO</t>
+  </si>
+  <si>
+    <t>SC8453941</t>
+  </si>
+  <si>
+    <t>00043</t>
+  </si>
+  <si>
+    <t>HURRAIN FATIMA</t>
+  </si>
+  <si>
+    <t>GB5170412</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAHID</t>
+  </si>
+  <si>
+    <t>UT4162471</t>
+  </si>
+  <si>
+    <t>FIZA NOOR KHILJI</t>
+  </si>
+  <si>
+    <t>SP4101302</t>
+  </si>
+  <si>
+    <t>ASIF ALI KHILJI</t>
+  </si>
+  <si>
+    <t>UP0004521</t>
+  </si>
+  <si>
+    <t>ANILA MOHIB ALI SHAH</t>
+  </si>
+  <si>
+    <t>CF3929992</t>
+  </si>
+  <si>
+    <t>TUBA BAIG</t>
+  </si>
+  <si>
+    <t>VJ0002441</t>
+  </si>
+  <si>
+    <t>NEELO ASIF ALI KHILJI</t>
+  </si>
+  <si>
+    <t>AS0545451</t>
+  </si>
+  <si>
+    <t>SHAHEEN MUJAHID</t>
+  </si>
+  <si>
+    <t>YK4167601</t>
+  </si>
+  <si>
+    <t>MOHAMMAD MUJAHID KHAN</t>
+  </si>
+  <si>
+    <t>KB4914362</t>
+  </si>
+  <si>
+    <t>00040</t>
+  </si>
+  <si>
+    <t>JUNAID SHAIKH QURESHI</t>
+  </si>
+  <si>
+    <t>VA0009931</t>
+  </si>
+  <si>
+    <t>FIRDOUS JUNAID SHAIKH QURESHI</t>
+  </si>
+  <si>
+    <t>DK9955062</t>
+  </si>
+  <si>
+    <t>NAEEMULLAH FAZAL E SUBHAN</t>
+  </si>
+  <si>
+    <t>AQ6951321</t>
+  </si>
+  <si>
+    <t>LIBAS HARAM</t>
+  </si>
+  <si>
+    <t>XZ1857051</t>
+  </si>
+  <si>
+    <t>SYEDA MARYAM ALI</t>
+  </si>
+  <si>
+    <t>FV1796012</t>
+  </si>
+  <si>
+    <t>SYED MASOOD ALI</t>
+  </si>
+  <si>
+    <t>WJ1853861</t>
+  </si>
+  <si>
+    <t>SYEDA SIMRAH ALI</t>
+  </si>
+  <si>
+    <t>AK0878952</t>
+  </si>
+  <si>
+    <t>FAUZIA MASOOD</t>
+  </si>
+  <si>
+    <t>RG1074731</t>
+  </si>
+  <si>
+    <t>SHIRZA ABDUL RAHIM</t>
+  </si>
+  <si>
+    <t>RF1072871</t>
+  </si>
+  <si>
+    <t>ROZINA ABDUL RAHIM</t>
+  </si>
+  <si>
+    <t>NHT 16 JULY 26 KHI TO JED 4FVSBK</t>
+  </si>
+  <si>
+    <t>GR5171922</t>
+  </si>
+  <si>
+    <t>00058</t>
+  </si>
+  <si>
+    <t>WALEED ALI SYED</t>
+  </si>
+  <si>
+    <t>UJ5126301</t>
+  </si>
+  <si>
+    <t>00044</t>
+  </si>
+  <si>
+    <t>ZAHRAN SAMEEULLAH</t>
+  </si>
+  <si>
+    <t>AY6830731</t>
+  </si>
+  <si>
+    <t>HIZBULLAH FAQEER MUHAMMAD</t>
+  </si>
+  <si>
+    <t>WS4163851</t>
+  </si>
+  <si>
+    <t>GHAZALA HIZBULLAH</t>
+  </si>
+  <si>
+    <t>TQ0004801</t>
+  </si>
+  <si>
+    <t>ZEESHAN SHAHDAD KHAN</t>
+  </si>
+  <si>
+    <t>SE0008721</t>
+  </si>
+  <si>
+    <t>MARYAM SHAHDAD KHAN</t>
+  </si>
+  <si>
+    <t>CL5290521</t>
+  </si>
+  <si>
+    <t>SAMEEULLAH HIZBULLAH</t>
+  </si>
+  <si>
+    <t>NHT 10 JULY 26 24047 1 PAX</t>
+  </si>
+  <si>
+    <t>01-Jul-2026</t>
+  </si>
+  <si>
+    <t>BV8913763</t>
+  </si>
+  <si>
+    <t>ESRA FAISAL</t>
+  </si>
+  <si>
+    <t>NHT 11 JULY 26 49AWOM 25 DAYS</t>
+  </si>
+  <si>
+    <t>BT1699351</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AWAIS</t>
+  </si>
+  <si>
+    <t>TJ3119562</t>
+  </si>
+  <si>
+    <t>RASHEEDA BIBI</t>
+  </si>
+  <si>
+    <t>GS3959852</t>
+  </si>
+  <si>
+    <t>NASREEN BEGUM</t>
+  </si>
+  <si>
+    <t>CU1713972</t>
+  </si>
+  <si>
+    <t>ANISA ANSAR</t>
+  </si>
+  <si>
+    <t>GX1409161</t>
+  </si>
+  <si>
+    <t>ARWA ADNAN</t>
+  </si>
+  <si>
+    <t>FC1406241</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ADNAN</t>
+  </si>
+  <si>
+    <t>FT4229181</t>
+  </si>
+  <si>
+    <t>SUMAIRA QAMAR</t>
+  </si>
+  <si>
+    <t>AT1718013</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ANSAR</t>
+  </si>
+  <si>
+    <t>AU1108411</t>
+  </si>
+  <si>
+    <t>QURAT UL AYN</t>
+  </si>
+  <si>
+    <t>XX3993301</t>
+  </si>
+  <si>
+    <t>ASIA PARVEEN</t>
+  </si>
+  <si>
+    <t>RL1159484</t>
+  </si>
+  <si>
+    <t>SHAHZAD AHMED</t>
+  </si>
+  <si>
+    <t>PR0008921</t>
+  </si>
+  <si>
+    <t>00050</t>
+  </si>
+  <si>
+    <t>ACHAR REHMATULLAH</t>
+  </si>
+  <si>
+    <t>QQ0008341</t>
+  </si>
+  <si>
+    <t>SAIRA ACHAR</t>
+  </si>
+  <si>
+    <t>QP0008341</t>
+  </si>
+  <si>
+    <t>MUSKAN ACHAR</t>
+  </si>
+  <si>
+    <t>QV0003411</t>
+  </si>
+  <si>
+    <t>RAZIA ACHAR</t>
+  </si>
+  <si>
+    <t>NHT 11 JULY 26 KHI TO JED 4BXXRW</t>
+  </si>
+  <si>
+    <t>WT3120101</t>
+  </si>
+  <si>
+    <t>ABIDA BIBI</t>
+  </si>
+  <si>
+    <t>SHAH-FAISAL</t>
+  </si>
+  <si>
+    <t>VZ0008091</t>
+  </si>
+  <si>
+    <t>AISHA MUHAMMAD KAMRAN</t>
+  </si>
+  <si>
+    <t>TU1078291</t>
+  </si>
+  <si>
+    <t>JAVERIA ABID</t>
+  </si>
+  <si>
+    <t>HW6803892</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HASSAN</t>
+  </si>
+  <si>
+    <t>HF9568501</t>
+  </si>
+  <si>
+    <t>NAJMA RAFIQ</t>
+  </si>
+  <si>
+    <t>DK1336774</t>
+  </si>
+  <si>
+    <t>NX1982011</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ARIF</t>
+  </si>
+  <si>
+    <t>HQ9563011</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RAFIQ</t>
+  </si>
+  <si>
+    <t>EW9906951</t>
+  </si>
+  <si>
+    <t>SANA NAZ</t>
+  </si>
+  <si>
+    <t>YC4132782</t>
+  </si>
+  <si>
+    <t>AHMED HASSAN KHAN</t>
+  </si>
+  <si>
+    <t>GT8454782</t>
+  </si>
+  <si>
+    <t>SYEDA MEHWISH FATIMA</t>
+  </si>
+  <si>
+    <t>CC5100661</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAYYAN</t>
+  </si>
+  <si>
+    <t>HS1887841</t>
+  </si>
+  <si>
+    <t>SHAKEELA ASIF</t>
+  </si>
+  <si>
+    <t>BQ2220162</t>
+  </si>
+  <si>
+    <t>ASIF UMER</t>
+  </si>
+  <si>
+    <t>VW0000391</t>
+  </si>
+  <si>
+    <t>ZAHRA NOOR</t>
+  </si>
+  <si>
+    <t>DP1402762</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ADIL</t>
+  </si>
+  <si>
+    <t>GF1409941</t>
+  </si>
+  <si>
+    <t>HUMA ADIL</t>
+  </si>
+  <si>
+    <t>TQ4162921</t>
+  </si>
+  <si>
+    <t>IMRAN KHAN</t>
+  </si>
+  <si>
+    <t>HV3961161</t>
+  </si>
+  <si>
+    <t>NASEEMA BEGUM</t>
+  </si>
+  <si>
+    <t>XM6912451</t>
+  </si>
+  <si>
+    <t>DILAWAR HUSSAIN</t>
+  </si>
+  <si>
+    <t>EP1719082</t>
+  </si>
+  <si>
+    <t>TEHREEM SHIRAZ</t>
+  </si>
+  <si>
+    <t>RD5758381</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SHIRAZ SALEEM</t>
+  </si>
+  <si>
+    <t>HF0875761</t>
+  </si>
+  <si>
+    <t>SYED AHMED MUSTAFA</t>
+  </si>
+  <si>
+    <t>FN3404831</t>
+  </si>
+  <si>
+    <t>SYEDA AMINA BATOOL</t>
+  </si>
+  <si>
+    <t>AF6395543</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NOWSHAD UL HAQ</t>
+  </si>
+  <si>
+    <t>FC9841602</t>
+  </si>
+  <si>
+    <t>HIFZA NOSHAD</t>
+  </si>
+  <si>
+    <t>AC1728652</t>
+  </si>
+  <si>
+    <t>MEHAR ANGEZ</t>
+  </si>
+  <si>
+    <t>YE6918191</t>
+  </si>
+  <si>
+    <t>HUMA YOUSAF</t>
+  </si>
+  <si>
+    <t>WB1017301</t>
+  </si>
+  <si>
+    <t>NAZIA ABBAS</t>
+  </si>
+  <si>
+    <t>WG6911921</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AMMAD YOUSUF</t>
+  </si>
+  <si>
+    <t>BH1783232</t>
+  </si>
+  <si>
+    <t>BEENA ANJUM</t>
+  </si>
+  <si>
+    <t>NHT 7 JULY 26 12006 8 PAX</t>
+  </si>
+  <si>
+    <t>FL3404621</t>
+  </si>
+  <si>
+    <t>ZEHRA BATOOL</t>
+  </si>
+  <si>
+    <t>GA1117491</t>
+  </si>
+  <si>
+    <t>UMME AYESHA</t>
+  </si>
+  <si>
+    <t>SY1830591</t>
+  </si>
+  <si>
+    <t>AREEBA ALI</t>
+  </si>
+  <si>
+    <t>HN1812392</t>
+  </si>
+  <si>
+    <t>WAJID ALI</t>
+  </si>
+  <si>
+    <t>AF6573382</t>
+  </si>
+  <si>
+    <t>SHABANA WAJID</t>
+  </si>
+  <si>
+    <t>TV1817852</t>
+  </si>
+  <si>
+    <t>SYED SHAHRUKH ALI</t>
+  </si>
+  <si>
+    <t>NH1838081</t>
+  </si>
+  <si>
+    <t>ANUM ALI</t>
+  </si>
+  <si>
+    <t>AW1865601</t>
+  </si>
+  <si>
+    <t>MAHAM ALI</t>
+  </si>
+  <si>
+    <t>NHT 14 JULY 26 KHI TO JED M6Y89L</t>
+  </si>
+  <si>
+    <t>GX9564851</t>
+  </si>
+  <si>
+    <t>24050+24042</t>
+  </si>
+  <si>
+    <t>RUKHSANA RAFIQ KHAN</t>
+  </si>
+  <si>
+    <t>JY4136492</t>
+  </si>
+  <si>
+    <t>00048</t>
+  </si>
+  <si>
+    <t>ERUM ASLAM CHANNA</t>
+  </si>
+  <si>
+    <t>KC4117023</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ASLAM CHANNA</t>
+  </si>
+  <si>
+    <t>BS0000301</t>
+  </si>
+  <si>
+    <t>00047</t>
+  </si>
+  <si>
+    <t>ZAIB UN NISA MUHAMMAD YOUNUS</t>
+  </si>
+  <si>
+    <t>CA1872273</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ASAD</t>
+  </si>
+  <si>
+    <t>PY4913341</t>
+  </si>
+  <si>
+    <t>HANIA QURESHI</t>
+  </si>
+  <si>
+    <t>RG6919701</t>
+  </si>
+  <si>
+    <t>MUHAMMAD YOUNUS</t>
+  </si>
+  <si>
+    <t>AP8174121</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAHAD</t>
+  </si>
+  <si>
+    <t>NZ5754871</t>
+  </si>
+  <si>
+    <t>00038</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SALMAN</t>
+  </si>
+  <si>
+    <t>PJ3956302</t>
+  </si>
+  <si>
+    <t>JAMEELA BEGUM</t>
+  </si>
+  <si>
+    <t>CP8946351</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FARHAN</t>
+  </si>
+  <si>
+    <t>GZ9459751</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NADEEM</t>
+  </si>
+  <si>
+    <t>GQ9457161</t>
+  </si>
+  <si>
+    <t>FOUZIA NADEEM</t>
+  </si>
+  <si>
+    <t>UN4179831</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RAFIQ KHAN</t>
+  </si>
+  <si>
+    <t>GL5206971</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IMRAN ZAMAN</t>
+  </si>
+  <si>
+    <t>KN5194162</t>
+  </si>
+  <si>
+    <t>NIDA SHAISTA</t>
+  </si>
+  <si>
+    <t>BX2293131</t>
+  </si>
+  <si>
+    <t>HAREEM UMAIR</t>
+  </si>
+  <si>
+    <t>AC5753654</t>
+  </si>
+  <si>
+    <t>FARZANA SALEEM</t>
+  </si>
+  <si>
+    <t>AA5758144</t>
+  </si>
+  <si>
+    <t>FD4171292</t>
+  </si>
+  <si>
+    <t>BEGAMA KHATOON</t>
+  </si>
+  <si>
+    <t>BP5209094</t>
+  </si>
+  <si>
+    <t>MUHAMMAD UMAIR ZAMAN</t>
+  </si>
+  <si>
+    <t>QJ9156202</t>
+  </si>
+  <si>
+    <t>HAFIZ MUTEE UR REHMAN</t>
+  </si>
+  <si>
+    <t>SD3993312</t>
+  </si>
+  <si>
+    <t>MUREED BAI</t>
+  </si>
+  <si>
+    <t>CS9676492</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NAVEED</t>
+  </si>
+  <si>
+    <t>YP4132472</t>
+  </si>
+  <si>
+    <t>RAFAT ULLAH KHAN</t>
+  </si>
+  <si>
+    <t>GS9958171</t>
+  </si>
+  <si>
+    <t>NAIMATULLAH PEER BUX</t>
+  </si>
+  <si>
+    <t>SB9998712</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MISRI KHAN </t>
+  </si>
+  <si>
+    <t>YR6917601</t>
+  </si>
+  <si>
+    <t>FAZAL HUSSAIN</t>
+  </si>
+  <si>
+    <t>AV9179611</t>
+  </si>
+  <si>
+    <t>SAIMA NAHEED</t>
+  </si>
+  <si>
+    <t>PG3996832</t>
+  </si>
+  <si>
+    <t>SAKINA BAI</t>
+  </si>
+  <si>
+    <t>TW0009501</t>
+  </si>
+  <si>
+    <t>FARIDA HASHIM</t>
+  </si>
+  <si>
+    <t>AJ6849683</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HASHIM</t>
+  </si>
+  <si>
+    <t>KE2857581</t>
+  </si>
+  <si>
+    <t>ZAINAB USMAN</t>
+  </si>
+  <si>
+    <t>SJ1795802</t>
+  </si>
+  <si>
+    <t>USMAN ALI</t>
+  </si>
+  <si>
+    <t>TZ0008841</t>
+  </si>
+  <si>
+    <t>HIRA USMAN ALI</t>
+  </si>
+  <si>
+    <t>QW4138892</t>
+  </si>
+  <si>
+    <t>SHAZIA ASLAM KHAN</t>
+  </si>
+  <si>
+    <t>JY5163821</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAIZAN SHAH</t>
+  </si>
+  <si>
+    <t>B2B</t>
+  </si>
+  <si>
+    <t>YN1333491</t>
+  </si>
+  <si>
+    <t>IQBAL null</t>
+  </si>
+  <si>
+    <t>AC9720321</t>
+  </si>
+  <si>
+    <t>BAKHT NENGARA</t>
+  </si>
+  <si>
+    <t>NHT 04 JULY 26 SIR IMRAN</t>
+  </si>
+  <si>
+    <t>HG3342161</t>
+  </si>
+  <si>
+    <t>TEMP-9241</t>
+  </si>
+  <si>
+    <t>HV3341132</t>
+  </si>
+  <si>
+    <t>TEMP-1291</t>
+  </si>
+  <si>
+    <t>HE8671732</t>
+  </si>
+  <si>
+    <t>TEMP-5115</t>
+  </si>
+  <si>
+    <t>NHT 11 JULY 2026 KHI TO JED UKVEIY</t>
+  </si>
+  <si>
+    <t>30-Jun-2026</t>
+  </si>
+  <si>
+    <t>XM6808551</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HASNAIN</t>
+  </si>
+  <si>
+    <t>HE0767741</t>
+  </si>
+  <si>
+    <t>MARYAM MALIK</t>
+  </si>
+  <si>
+    <t>TY1798102</t>
+  </si>
+  <si>
+    <t>ASGHAR ALI</t>
+  </si>
+  <si>
+    <t>VX1854391</t>
+  </si>
+  <si>
+    <t>NASREEN ASGHAR</t>
+  </si>
+  <si>
+    <t>BW1868581</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ASHHAB</t>
+  </si>
+  <si>
+    <t>HD0767041</t>
+  </si>
+  <si>
+    <t>ANUM MALIK</t>
+  </si>
+  <si>
+    <t>CT1287461</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AMJAD</t>
+  </si>
+  <si>
+    <t>EH4139372</t>
+  </si>
+  <si>
+    <t>MUHAMMAD NASIR KHAN</t>
+  </si>
+  <si>
+    <t>PC8451601</t>
+  </si>
+  <si>
+    <t>FATIMA KAMEEZ</t>
+  </si>
+  <si>
+    <t>DS5906601</t>
+  </si>
+  <si>
+    <t>TEMP-3472</t>
+  </si>
+  <si>
+    <t>DB1015173</t>
+  </si>
+  <si>
+    <t>TEMP-5371</t>
+  </si>
+  <si>
+    <t>CB5849391</t>
+  </si>
+  <si>
+    <t>TEMP-3365</t>
+  </si>
+  <si>
+    <t>FP6851231</t>
+  </si>
+  <si>
+    <t>NUZHAT YASMEEN</t>
+  </si>
+  <si>
+    <t>BS5468943</t>
+  </si>
+  <si>
+    <t>AMNA SIDDIQ</t>
+  </si>
+  <si>
+    <t>BR5461522</t>
+  </si>
+  <si>
+    <t>SAAD SIDDIQ</t>
+  </si>
+  <si>
+    <t>BN5465703</t>
+  </si>
+  <si>
+    <t>GHULAM SIDDIQ</t>
+  </si>
+  <si>
+    <t>AL9163731</t>
+  </si>
+  <si>
+    <t>KHALIL UR REHMAN</t>
+  </si>
+  <si>
+    <t>EM9151814</t>
+  </si>
+  <si>
+    <t>TANZEEL UR REHMAN</t>
+  </si>
+  <si>
+    <t>BV1578002</t>
+  </si>
+  <si>
+    <t>HAJRA AFTAB</t>
+  </si>
+  <si>
+    <t>AE5178694</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AFTAB SYED</t>
+  </si>
+  <si>
+    <t>CD1027952</t>
+  </si>
+  <si>
+    <t>SYED MUHAMMAD IBRAHIM</t>
+  </si>
+  <si>
+    <t>AA1573944</t>
+  </si>
+  <si>
+    <t>QAMAR AFTAB</t>
+  </si>
+  <si>
+    <t>SZ1181531</t>
+  </si>
+  <si>
+    <t>SAEED AHMED</t>
+  </si>
+  <si>
+    <t>GG3963211</t>
+  </si>
+  <si>
+    <t>AMNA BEGUM</t>
+  </si>
+  <si>
+    <t>MM5977891</t>
+  </si>
+  <si>
+    <t>SULTANA SAEED</t>
+  </si>
+  <si>
+    <t>CL5100731</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZOHAN</t>
+  </si>
+  <si>
+    <t>PM4917421</t>
+  </si>
+  <si>
+    <t>KIRAN KOUSAR</t>
+  </si>
+  <si>
+    <t>AW5395311</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAKI</t>
+  </si>
+  <si>
+    <t>TT5161631</t>
+  </si>
+  <si>
+    <t>LAIBA SHAHROZ</t>
+  </si>
+  <si>
+    <t>BT0177121</t>
+  </si>
+  <si>
+    <t>SHAHROZ MEHTAB</t>
+  </si>
+  <si>
+    <t>AT5150513</t>
+  </si>
+  <si>
+    <t>SHAMSHAD IQBAL</t>
+  </si>
+  <si>
+    <t>EB1336823</t>
+  </si>
+  <si>
+    <t>TEMP-2971</t>
+  </si>
+  <si>
+    <t>NHT 11 JULY 26 KHI TO JED 8MJRK8</t>
+  </si>
+  <si>
+    <t>AA1102492</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IYLAS</t>
+  </si>
+  <si>
+    <t>HJ1747221</t>
+  </si>
+  <si>
+    <t>SAEEDA ILYAS</t>
+  </si>
+  <si>
+    <t>BA3137271</t>
+  </si>
+  <si>
+    <t>ZAINAB BIBI</t>
+  </si>
+  <si>
+    <t>RX5759631</t>
+  </si>
+  <si>
+    <t>BC0700271</t>
+  </si>
+  <si>
+    <t>ABDUL MANNAN</t>
+  </si>
+  <si>
+    <t>AV5783712</t>
+  </si>
+  <si>
+    <t>NOREEN ZULFIQAR</t>
+  </si>
+  <si>
+    <t>YQ9995892</t>
+  </si>
+  <si>
+    <t>UMAIMA AZIZ</t>
+  </si>
+  <si>
+    <t>CK6797131</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HUNAIN</t>
+  </si>
+  <si>
+    <t>CM8940681</t>
+  </si>
+  <si>
+    <t>HURAIN FARHAN</t>
+  </si>
+  <si>
+    <t>XA9998182</t>
+  </si>
+  <si>
+    <t>GULISTAN MUHAMMAD SALMAN</t>
+  </si>
+  <si>
+    <t>BU5784211</t>
+  </si>
+  <si>
+    <t>NIMRA ZULFIQAR</t>
+  </si>
+  <si>
+    <t>HZ0004951</t>
+  </si>
+  <si>
+    <t>FARHAN SIKANDAR</t>
+  </si>
+  <si>
+    <t>TS3126731</t>
+  </si>
+  <si>
+    <t>KAINAT BIBI</t>
+  </si>
+  <si>
+    <t>DS1797043</t>
+  </si>
+  <si>
+    <t>ZULFIQAR ALI</t>
+  </si>
+  <si>
+    <t>XF3119201</t>
+  </si>
+  <si>
+    <t>SABRA BIBI</t>
+  </si>
+  <si>
+    <t>ZP1858371</t>
+  </si>
+  <si>
+    <t>ABDUL AZIZ</t>
+  </si>
+  <si>
+    <t>JH3126521</t>
+  </si>
+  <si>
+    <t>AYESHA BIBI</t>
+  </si>
+  <si>
+    <t>NHT 7 JUL 26 KHI TO JED 93Y9QH</t>
+  </si>
+  <si>
+    <t>29-Jun-2026</t>
+  </si>
+  <si>
+    <t>XC5163351</t>
+  </si>
+  <si>
+    <t>LAIBA SHAMEER</t>
+  </si>
+  <si>
+    <t>NA5153622</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SHAMEER</t>
+  </si>
+  <si>
+    <t>FG5494171</t>
+  </si>
+  <si>
+    <t>HASEEBA SAAD</t>
+  </si>
+  <si>
+    <t>ML5468031</t>
+  </si>
+  <si>
+    <t>AZHAR HUSSAIN SIDDIQUI</t>
+  </si>
+  <si>
+    <t>CP4141912</t>
+  </si>
+  <si>
+    <t>HAIDER KHAN</t>
+  </si>
+  <si>
+    <t>TK6905862</t>
+  </si>
+  <si>
+    <t>MUHAMMAD WASIF HUSSAIN</t>
+  </si>
+  <si>
+    <t>QA6900162</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AKIF HUSSAIN</t>
+  </si>
+  <si>
+    <t>SZ8456271</t>
+  </si>
+  <si>
+    <t>HAYA FATIMA</t>
+  </si>
+  <si>
+    <t>LB1184941</t>
+  </si>
+  <si>
+    <t>YOUSUF AHMED</t>
+  </si>
+  <si>
+    <t>LS8962791</t>
+  </si>
+  <si>
+    <t>FARAH FARRUKH</t>
+  </si>
+  <si>
+    <t>BC1179862</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FARRUKH AHMED</t>
+  </si>
+  <si>
+    <t>JZ0841631</t>
+  </si>
+  <si>
+    <t>FARRUKH MAZHAR</t>
+  </si>
+  <si>
+    <t>GY0847991</t>
+  </si>
+  <si>
+    <t>MUSTAFA MAZHAR</t>
+  </si>
+  <si>
+    <t>DZ4840311</t>
+  </si>
+  <si>
+    <t>SUMAIRA KASHIF</t>
+  </si>
+  <si>
+    <t>NHT 7 JULY 26 KHI TO JED 93ZX8B</t>
+  </si>
+  <si>
+    <t>AK4914784</t>
+  </si>
+  <si>
+    <t>AKHYAR AHMED QURESHI</t>
+  </si>
+  <si>
+    <t>DM5773473</t>
+  </si>
+  <si>
+    <t>MUNAWAR SULTANA</t>
+  </si>
+  <si>
+    <t>KW0000541</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AFSHAN </t>
+  </si>
+  <si>
+    <t>FE4914053</t>
+  </si>
+  <si>
+    <t>NASIM UDDIN QURESHI</t>
+  </si>
+  <si>
+    <t>BL9825364</t>
+  </si>
+  <si>
+    <t>QAMARUDDIN NAZIRUDDIN</t>
+  </si>
+  <si>
+    <t>AU6851522</t>
+  </si>
+  <si>
+    <t>SHUMAILA YASMEEN</t>
+  </si>
+  <si>
+    <t>UH1857371</t>
+  </si>
+  <si>
+    <t>SHOUKAT ALI</t>
+  </si>
+  <si>
+    <t>WW0004071</t>
+  </si>
+  <si>
+    <t>ABDULLAH MUHAMMAD SHABBIR</t>
+  </si>
+  <si>
+    <t>FR5133491</t>
+  </si>
+  <si>
+    <t>AMEENA SHABBIR</t>
+  </si>
+  <si>
+    <t>FM6277611</t>
+  </si>
+  <si>
+    <t>SHAHNAZ HAMEED</t>
+  </si>
+  <si>
+    <t>UM8457161</t>
+  </si>
+  <si>
+    <t>ZAHRA FATIMA</t>
+  </si>
+  <si>
+    <t>DM5182552</t>
+  </si>
+  <si>
+    <t>SHAFQAT SHAUKAT ALI</t>
+  </si>
+  <si>
+    <t>UU0006781</t>
+  </si>
+  <si>
+    <t>SHIFA SHAFQAT</t>
+  </si>
+  <si>
+    <t>GL6276641</t>
+  </si>
+  <si>
+    <t>ABDUL HAMEED</t>
+  </si>
+  <si>
+    <t>BB1337813</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ZAHID IQBAL</t>
+  </si>
+  <si>
+    <t>BN3848772</t>
+  </si>
+  <si>
+    <t>SHAHIDA BASHIR</t>
+  </si>
+  <si>
+    <t>HT1326791</t>
+  </si>
+  <si>
+    <t>NUSRAT AKRAM</t>
+  </si>
+  <si>
+    <t>JE1327401</t>
+  </si>
+  <si>
+    <t>ADEELA AKRAM</t>
+  </si>
+  <si>
+    <t>JY6891254</t>
+  </si>
+  <si>
+    <t>SYED MUSHAHID HUSSAIN</t>
+  </si>
+  <si>
+    <t>QG3958552</t>
+  </si>
+  <si>
+    <t>00063</t>
+  </si>
+  <si>
+    <t>SHAHIDA BEGUM</t>
+  </si>
+  <si>
+    <t>VX0008301</t>
+  </si>
+  <si>
+    <t>TARANUM MUHAMMAD SAEED ELLAHI</t>
+  </si>
+  <si>
+    <t>480900195153 Group (24 Jul 2026)</t>
+  </si>
+  <si>
+    <t>YA9154561</t>
+  </si>
+  <si>
+    <t>ABDULLAH RAHEEM</t>
+  </si>
+  <si>
+    <t>QB1184121</t>
+  </si>
+  <si>
+    <t>AFZAL AHMED</t>
+  </si>
+  <si>
+    <t>RE1073491</t>
+  </si>
+  <si>
+    <t>PARVEEN ABDULLAH</t>
+  </si>
+  <si>
+    <t>AA7228801</t>
+  </si>
+  <si>
+    <t>MIDHAT FATIMA DAMRI</t>
+  </si>
+  <si>
+    <t>WD0000981</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUKHSANA </t>
+  </si>
+  <si>
+    <t>VK0168171</t>
+  </si>
+  <si>
+    <t>AFAQ MUHAMMAD</t>
+  </si>
+  <si>
+    <t>SB0009451</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AYESHA </t>
+  </si>
+  <si>
+    <t>AD7229761</t>
+  </si>
+  <si>
+    <t>TALHA DAMRI</t>
+  </si>
+  <si>
+    <t>ME5191592</t>
+  </si>
+  <si>
+    <t>HUMERA SHAIKH</t>
+  </si>
+  <si>
+    <t>AU6335312</t>
+  </si>
+  <si>
+    <t>AYESHA AMMAR</t>
+  </si>
+  <si>
+    <t>AB7221342</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IBRAHIM DAMRI</t>
+  </si>
+  <si>
+    <t>KB1227112</t>
+  </si>
+  <si>
+    <t>SAIMA IMRAN</t>
+  </si>
+  <si>
+    <t>DF1028912</t>
+  </si>
+  <si>
+    <t>AMMAR MUHAMMAD IBRAHIM</t>
+  </si>
+  <si>
+    <t>LE1209481</t>
+  </si>
+  <si>
+    <t>RABIA EMAAN</t>
+  </si>
+  <si>
+    <t>LD1183431</t>
+  </si>
+  <si>
+    <t>TULAIB AHMED</t>
+  </si>
+  <si>
+    <t>HX3794431</t>
+  </si>
+  <si>
+    <t>SURIYA BANO</t>
+  </si>
+  <si>
+    <t>TJ0008601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AREEBA </t>
+  </si>
+  <si>
+    <t>KR5461422</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SIDDIQ</t>
+  </si>
+  <si>
+    <t>AE1005421</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AABAN</t>
+  </si>
+  <si>
+    <t>DJ6971312</t>
+  </si>
+  <si>
+    <t>MUHAMMAD HAIDER</t>
+  </si>
+  <si>
+    <t>MC9844981</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RASHID</t>
+  </si>
+  <si>
+    <t>XS1855311</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ISRAIL</t>
+  </si>
+  <si>
+    <t>JQ1203691</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AMEEN</t>
+  </si>
+  <si>
+    <t>BF0008071</t>
+  </si>
+  <si>
+    <t>NASIR null</t>
+  </si>
+  <si>
+    <t>HE3796111</t>
+  </si>
+  <si>
+    <t>PARVEEN BANO</t>
+  </si>
+  <si>
+    <t>LY3957813</t>
+  </si>
+  <si>
+    <t>SABIHA BEGUM</t>
+  </si>
+  <si>
+    <t>JP1202741</t>
+  </si>
+  <si>
+    <t>ARIFA AMIN</t>
+  </si>
+  <si>
+    <t>UX6898123</t>
+  </si>
+  <si>
+    <t>HAFIZ MUNAWAR HUSSAIN</t>
+  </si>
+  <si>
+    <t>GL9908471</t>
+  </si>
+  <si>
+    <t>BADAR UN NISA</t>
+  </si>
+  <si>
+    <t>LR9846731</t>
+  </si>
+  <si>
+    <t>RANI RASHID</t>
+  </si>
+  <si>
+    <t>NHT 8 JULY 26 KHI TO JED 93ZAT5</t>
+  </si>
+  <si>
+    <t>AY9530221</t>
+  </si>
+  <si>
+    <t>TEMP-2606</t>
+  </si>
+  <si>
+    <t>FB9905421</t>
+  </si>
+  <si>
+    <t>AMBER NAZ</t>
+  </si>
+  <si>
+    <t>BB8450952</t>
+  </si>
+  <si>
+    <t>NAFEES FATIMA</t>
+  </si>
+  <si>
+    <t>AV6310302</t>
+  </si>
+  <si>
+    <t>ABDUL WAQAS</t>
+  </si>
+  <si>
+    <t>AF4945731</t>
+  </si>
+  <si>
+    <t>SYED NAYAB GAUHAR</t>
+  </si>
+  <si>
+    <t>EF3959714</t>
+  </si>
+  <si>
+    <t>SALMA BEGUM</t>
+  </si>
+  <si>
+    <t>HJ1817862</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ANOUSHA</t>
+  </si>
+  <si>
+    <t>LS9899692</t>
+  </si>
+  <si>
+    <t>ASMA NAZ</t>
+  </si>
+  <si>
+    <t>JN1222642</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IMRAN</t>
+  </si>
+  <si>
+    <t>RE1225191</t>
+  </si>
+  <si>
+    <t>MUHAMMAD USMAN IMRAN</t>
+  </si>
+  <si>
+    <t>KX1204851</t>
+  </si>
+  <si>
+    <t>UMM E AIMAN</t>
+  </si>
+  <si>
+    <t>FD2226921</t>
+  </si>
+  <si>
+    <t>MUHAMMAD UMER</t>
+  </si>
+  <si>
+    <t>MA1225642</t>
+  </si>
+  <si>
+    <t>SABA IMRAN</t>
+  </si>
+  <si>
+    <t>BY0002812</t>
+  </si>
+  <si>
+    <t>IMRAN ABDUL REHMAN</t>
+  </si>
+  <si>
+    <t>WC1855391</t>
+  </si>
+  <si>
+    <t>00062</t>
+  </si>
+  <si>
+    <t>MUSHTAQUE ALI</t>
+  </si>
+  <si>
+    <t>JG0842321</t>
+  </si>
+  <si>
+    <t>MUBEENA MUSHTAQUE</t>
+  </si>
+  <si>
+    <t>JS3960291</t>
+  </si>
+  <si>
+    <t>SAMINA BEGUM</t>
+  </si>
+  <si>
+    <t>WJ0005241</t>
+  </si>
+  <si>
+    <t>00061</t>
+  </si>
+  <si>
+    <t>AISHA ABDUL RASHEED KHAN</t>
+  </si>
+  <si>
+    <t>ML0007151</t>
+  </si>
+  <si>
+    <t>AMBREEN MUHAMMAD NAVEED KHAYAL</t>
+  </si>
+  <si>
+    <t>TF0002071</t>
+  </si>
+  <si>
+    <t>SHABANA ARSHAD ALI KHAN</t>
+  </si>
+  <si>
+    <t>NHT 10 JULY 26 KHI TO JED 44BK6M</t>
+  </si>
+  <si>
+    <t>RE9821481</t>
+  </si>
+  <si>
+    <t>NASREEN NUSRAT</t>
+  </si>
+  <si>
+    <t>XW0169081</t>
+  </si>
+  <si>
+    <t>SARFRAZ MEHMOOD</t>
+  </si>
+  <si>
+    <t>EX5984521</t>
+  </si>
+  <si>
+    <t>ALEEZA SARFRAZ</t>
+  </si>
+  <si>
+    <t>GH5777731</t>
+  </si>
+  <si>
+    <t>SAFIA SULTANA</t>
+  </si>
+  <si>
+    <t>AW6321532</t>
+  </si>
+  <si>
+    <t>MUHAMMAD WAQAR ILYAS</t>
+  </si>
+  <si>
+    <t>JF4228691</t>
+  </si>
+  <si>
+    <t>MAHA QAMAR</t>
+  </si>
+  <si>
+    <t>QR6801531</t>
+  </si>
+  <si>
+    <t>FAHAD HASSAN</t>
+  </si>
+  <si>
+    <t>NHT 10 JULY 26 KHI TO JED 49ZC81</t>
+  </si>
+  <si>
+    <t>HA0004011</t>
+  </si>
+  <si>
+    <t>00004</t>
+  </si>
+  <si>
+    <t>NASREEN ANWAR ALI</t>
+  </si>
+  <si>
+    <t>TZ5169451</t>
+  </si>
+  <si>
+    <t>SALMA SHAKIL</t>
+  </si>
+  <si>
+    <t>GQ3845651</t>
+  </si>
+  <si>
+    <t>SHAKIL HUSSAIN PASHA</t>
+  </si>
+  <si>
+    <t>HF9907231</t>
   </si>
   <si>
     <t>ALI RAZA</t>
   </si>
   <si>
-    <t>BB1854352</t>
-[...116 lines deleted...]
-    <t>MIR AHMED</t>
+    <t>KL5756622</t>
+  </si>
+  <si>
+    <t>JN5175951</t>
+  </si>
+  <si>
+    <t>00049</t>
+  </si>
+  <si>
+    <t>HOORAIN ALI SYEDA</t>
+  </si>
+  <si>
+    <t>JM5176351</t>
+  </si>
+  <si>
+    <t>SHERYAR ALI SYED</t>
+  </si>
+  <si>
+    <t>RP1853401</t>
+  </si>
+  <si>
+    <t>SHAKIR ALI</t>
+  </si>
+  <si>
+    <t>BX8006241</t>
+  </si>
+  <si>
+    <t>NUSRAT JABEEN</t>
+  </si>
+  <si>
+    <t>CU9900541</t>
+  </si>
+  <si>
+    <t>GB0005701</t>
+  </si>
+  <si>
+    <t>DUA ANWAR ALI</t>
+  </si>
+  <si>
+    <t>BE1838551</t>
+  </si>
+  <si>
+    <t>ASAD ANWAR</t>
+  </si>
+  <si>
+    <t>FL1829072</t>
+  </si>
+  <si>
+    <t>HAALAR ANWER</t>
+  </si>
+  <si>
+    <t>UH5167981</t>
+  </si>
+  <si>
+    <t>MUHAMMAD IBTISAM BIN SHAHID</t>
+  </si>
+  <si>
+    <t>GV5773251</t>
+  </si>
+  <si>
+    <t>HUMERA SULTANA</t>
+  </si>
+  <si>
+    <t>TM5167481</t>
+  </si>
+  <si>
+    <t>MUHAMMAD AFNAN BIN SHAHID</t>
+  </si>
+  <si>
+    <t>DX5201632</t>
+  </si>
+  <si>
+    <t>SHAHID ZAMAN</t>
+  </si>
+  <si>
+    <t>NHT 10 JULY 26 KHI TO SHA 68YUIC</t>
+  </si>
+  <si>
+    <t>BC8004362</t>
+  </si>
+  <si>
+    <t>SYEDA NUZHAT JABEEN</t>
+  </si>
+  <si>
+    <t>AY8705962</t>
+  </si>
+  <si>
+    <t>SYED JALAL UDDIN</t>
+  </si>
+  <si>
+    <t>GX5171082</t>
+  </si>
+  <si>
+    <t>RUMISA FARYAL SYEDA</t>
+  </si>
+  <si>
+    <t>NHT 10 JULY 26 KHI TO SHA 63DYHW</t>
+  </si>
+  <si>
+    <t>GF1117911</t>
+  </si>
+  <si>
+    <t>TEMP-4481</t>
+  </si>
+  <si>
+    <t>EF1113262</t>
+  </si>
+  <si>
+    <t>AYAZ SHABANA</t>
+  </si>
+  <si>
+    <t>PB1514681</t>
+  </si>
+  <si>
+    <t>SEEMA AJAZ</t>
+  </si>
+  <si>
+    <t>JN3964961</t>
+  </si>
+  <si>
+    <t>MATLOOB BEGUM</t>
+  </si>
+  <si>
+    <t>DN3922301</t>
+  </si>
+  <si>
+    <t>MIRZA AMAN BAIG</t>
+  </si>
+  <si>
+    <t>MA8917351</t>
+  </si>
+  <si>
+    <t>ANEEQ FAIZAN</t>
+  </si>
+  <si>
+    <t>GT0769821</t>
+  </si>
+  <si>
+    <t>FIZA MALIK</t>
+  </si>
+  <si>
+    <t>ZL1852271</t>
+  </si>
+  <si>
+    <t>SYED WAQAR ALI</t>
+  </si>
+  <si>
+    <t>LU9840891</t>
+  </si>
+  <si>
+    <t>UZAIFA RASHID</t>
+  </si>
+  <si>
+    <t>KV3967661</t>
+  </si>
+  <si>
+    <t>RUKHSANA BEGUM</t>
+  </si>
+  <si>
+    <t>TZ4141432</t>
+  </si>
+  <si>
+    <t>MUHAMMAD ABDULLAH KHAN</t>
+  </si>
+  <si>
+    <t>HS6809932</t>
+  </si>
+  <si>
+    <t>ARSAL HASSAN</t>
+  </si>
+  <si>
+    <t>FW9842502</t>
+  </si>
+  <si>
+    <t>SANIA RASHID</t>
+  </si>
+  <si>
+    <t>LC6803982</t>
+  </si>
+  <si>
+    <t>AARIM HASSAN</t>
+  </si>
+  <si>
+    <t>GG9848873</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -566,909 +3719,18129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K24"/>
+  <dimension ref="A1:K516"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
-        <v>901800192</v>
+        <v>480900249639</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I2">
-        <v>4518</v>
+        <v>16101</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
-        <v>901800192</v>
+        <v>480900249639</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I3">
-        <v>4518</v>
+        <v>16101</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>901800192</v>
+        <v>480900249639</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I4">
-        <v>4518</v>
+        <v>2803</v>
       </c>
       <c r="J4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>901800192</v>
+        <v>480900249639</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I5">
-        <v>4518</v>
+        <v>14149</v>
       </c>
       <c r="J5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="K5" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>901800192</v>
+        <v>480900249639</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H6" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I6">
-        <v>4518</v>
+        <v>14149</v>
       </c>
       <c r="J6" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="K6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>901800192</v>
+        <v>480900249639</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I7">
-        <v>4518</v>
+        <v>14149</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>901800192</v>
+        <v>480900249639</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I8">
-        <v>4518</v>
+        <v>14149</v>
       </c>
       <c r="J8" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="K8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>901800192</v>
+        <v>480900249639</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I9">
-        <v>4518</v>
+        <v>16101</v>
       </c>
       <c r="J9" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="K9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>901800192</v>
+        <v>480900249639</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="I10">
-        <v>4518</v>
+        <v>16101</v>
       </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>901800192</v>
+        <v>480900249639</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="I11">
-        <v>4518</v>
+        <v>24065</v>
       </c>
       <c r="J11" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="K11" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>901800192</v>
+        <v>480900249639</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H12" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="I12">
-        <v>4518</v>
+        <v>24065</v>
       </c>
       <c r="J12" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>901800192</v>
+        <v>480900249639</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I13">
-        <v>4518</v>
+        <v>17039</v>
       </c>
       <c r="J13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="K13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>901800192</v>
+        <v>480900249639</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I14">
-        <v>4518</v>
+        <v>17039</v>
       </c>
       <c r="J14" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="K14" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>902217736</v>
+        <v>480900249639</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="F15" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H15" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>6136</v>
+        <v>49</v>
+      </c>
+      <c r="I15" t="s">
+        <v>50</v>
       </c>
       <c r="J15" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="K15" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>902217736</v>
+        <v>480900249639</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H16" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>6136</v>
+        <v>52</v>
+      </c>
+      <c r="I16" t="s">
+        <v>50</v>
       </c>
       <c r="J16" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="K16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>902217736</v>
+        <v>480900249639</v>
       </c>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="F17" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H17" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I17">
-        <v>4513</v>
+        <v>14149</v>
       </c>
       <c r="J17" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="K17" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>902217736</v>
+        <v>480900249639</v>
       </c>
       <c r="B18" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
         <v>43</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="F18" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H18" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I18">
-        <v>4513</v>
+        <v>17039</v>
       </c>
       <c r="J18" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K18" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>902217736</v>
+        <v>480900249639</v>
       </c>
       <c r="B19" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="F19" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H19" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I19">
-        <v>4513</v>
+        <v>15106</v>
       </c>
       <c r="J19" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="K19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>902217736</v>
+        <v>480900249639</v>
       </c>
       <c r="B20" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="F20" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H20" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I20">
-        <v>4513</v>
+        <v>15106</v>
       </c>
       <c r="J20" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="K20" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>902217736</v>
+        <v>480900249639</v>
       </c>
       <c r="B21" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="E21" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="F21" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H21" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I21">
-        <v>4513</v>
+        <v>15109</v>
       </c>
       <c r="J21" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="K21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>902143700</v>
+        <v>480900249639</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="C22" t="s">
         <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="E22" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="F22" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H22" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I22">
-        <v>6291</v>
+        <v>15109</v>
       </c>
       <c r="J22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K22" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>902143700</v>
+        <v>480900249028</v>
       </c>
       <c r="B23" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
         <v>13</v>
       </c>
       <c r="E23" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="F23" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="H23" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="I23">
-        <v>8932</v>
+        <v>16110</v>
       </c>
       <c r="J23" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="K23" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>902143700</v>
+        <v>480900249028</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
         <v>13</v>
       </c>
       <c r="E24" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="F24" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="G24" t="s">
+        <v>70</v>
+      </c>
+      <c r="H24" t="s">
+        <v>73</v>
+      </c>
+      <c r="I24">
+        <v>16110</v>
+      </c>
+      <c r="J24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K24" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25">
+        <v>480900249028</v>
+      </c>
+      <c r="B25" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" t="s">
+        <v>69</v>
+      </c>
+      <c r="G25" t="s">
+        <v>70</v>
+      </c>
+      <c r="H25" t="s">
+        <v>75</v>
+      </c>
+      <c r="I25">
+        <v>16110</v>
+      </c>
+      <c r="J25" t="s">
+        <v>76</v>
+      </c>
+      <c r="K25" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26">
+        <v>480900249028</v>
+      </c>
+      <c r="B26" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" t="s">
+        <v>24</v>
+      </c>
+      <c r="E26" t="s">
+        <v>68</v>
+      </c>
+      <c r="F26" t="s">
+        <v>69</v>
+      </c>
+      <c r="G26" t="s">
+        <v>70</v>
+      </c>
+      <c r="H26" t="s">
+        <v>77</v>
+      </c>
+      <c r="I26">
+        <v>14157</v>
+      </c>
+      <c r="J26" t="s">
+        <v>78</v>
+      </c>
+      <c r="K26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27">
+        <v>480900249028</v>
+      </c>
+      <c r="B27" t="s">
+        <v>67</v>
+      </c>
+      <c r="C27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" t="s">
+        <v>24</v>
+      </c>
+      <c r="E27" t="s">
+        <v>68</v>
+      </c>
+      <c r="F27" t="s">
+        <v>69</v>
+      </c>
+      <c r="G27" t="s">
+        <v>70</v>
+      </c>
+      <c r="H27" t="s">
+        <v>79</v>
+      </c>
+      <c r="I27">
+        <v>14157</v>
+      </c>
+      <c r="J27" t="s">
+        <v>80</v>
+      </c>
+      <c r="K27" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28">
+        <v>480900249028</v>
+      </c>
+      <c r="B28" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" t="s">
+        <v>24</v>
+      </c>
+      <c r="E28" t="s">
+        <v>68</v>
+      </c>
+      <c r="F28" t="s">
+        <v>69</v>
+      </c>
+      <c r="G28" t="s">
+        <v>70</v>
+      </c>
+      <c r="H28" t="s">
+        <v>81</v>
+      </c>
+      <c r="I28">
+        <v>14157</v>
+      </c>
+      <c r="J28" t="s">
+        <v>82</v>
+      </c>
+      <c r="K28" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29">
+        <v>480900249028</v>
+      </c>
+      <c r="B29" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" t="s">
+        <v>24</v>
+      </c>
+      <c r="E29" t="s">
+        <v>68</v>
+      </c>
+      <c r="F29" t="s">
+        <v>69</v>
+      </c>
+      <c r="G29" t="s">
+        <v>70</v>
+      </c>
+      <c r="H29" t="s">
+        <v>83</v>
+      </c>
+      <c r="I29">
+        <v>14157</v>
+      </c>
+      <c r="J29" t="s">
+        <v>84</v>
+      </c>
+      <c r="K29" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30">
+        <v>480900249028</v>
+      </c>
+      <c r="B30" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" t="s">
+        <v>58</v>
+      </c>
+      <c r="E30" t="s">
+        <v>68</v>
+      </c>
+      <c r="F30" t="s">
+        <v>69</v>
+      </c>
+      <c r="G30" t="s">
+        <v>70</v>
+      </c>
+      <c r="H30" t="s">
+        <v>85</v>
+      </c>
+      <c r="I30">
+        <v>15115</v>
+      </c>
+      <c r="J30" t="s">
+        <v>86</v>
+      </c>
+      <c r="K30" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31">
+        <v>480900249028</v>
+      </c>
+      <c r="B31" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" t="s">
+        <v>13</v>
+      </c>
+      <c r="E31" t="s">
+        <v>68</v>
+      </c>
+      <c r="F31" t="s">
+        <v>69</v>
+      </c>
+      <c r="G31" t="s">
+        <v>70</v>
+      </c>
+      <c r="H31" t="s">
+        <v>87</v>
+      </c>
+      <c r="I31">
+        <v>16110</v>
+      </c>
+      <c r="J31" t="s">
+        <v>88</v>
+      </c>
+      <c r="K31" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32">
+        <v>480900249028</v>
+      </c>
+      <c r="B32" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" t="s">
+        <v>24</v>
+      </c>
+      <c r="E32" t="s">
+        <v>68</v>
+      </c>
+      <c r="F32" t="s">
+        <v>69</v>
+      </c>
+      <c r="G32" t="s">
+        <v>70</v>
+      </c>
+      <c r="H32" t="s">
+        <v>89</v>
+      </c>
+      <c r="I32">
+        <v>14157</v>
+      </c>
+      <c r="J32" t="s">
+        <v>90</v>
+      </c>
+      <c r="K32" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33">
+        <v>480900248106</v>
+      </c>
+      <c r="B33" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" t="s">
+        <v>68</v>
+      </c>
+      <c r="F33" t="s">
+        <v>69</v>
+      </c>
+      <c r="G33" t="s">
+        <v>70</v>
+      </c>
+      <c r="H33" t="s">
+        <v>92</v>
+      </c>
+      <c r="I33">
+        <v>16097</v>
+      </c>
+      <c r="J33" t="s">
+        <v>93</v>
+      </c>
+      <c r="K33" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34">
+        <v>480900248106</v>
+      </c>
+      <c r="B34" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" t="s">
+        <v>68</v>
+      </c>
+      <c r="F34" t="s">
+        <v>69</v>
+      </c>
+      <c r="G34" t="s">
+        <v>70</v>
+      </c>
+      <c r="H34" t="s">
+        <v>94</v>
+      </c>
+      <c r="I34">
+        <v>16097</v>
+      </c>
+      <c r="J34" t="s">
+        <v>95</v>
+      </c>
+      <c r="K34" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35">
+        <v>480900248106</v>
+      </c>
+      <c r="B35" t="s">
+        <v>91</v>
+      </c>
+      <c r="C35" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" t="s">
+        <v>38</v>
+      </c>
+      <c r="E35" t="s">
+        <v>68</v>
+      </c>
+      <c r="F35" t="s">
+        <v>69</v>
+      </c>
+      <c r="G35" t="s">
+        <v>70</v>
+      </c>
+      <c r="H35" t="s">
+        <v>96</v>
+      </c>
+      <c r="I35">
+        <v>24062</v>
+      </c>
+      <c r="J35" t="s">
+        <v>97</v>
+      </c>
+      <c r="K35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36">
+        <v>480900248106</v>
+      </c>
+      <c r="B36" t="s">
+        <v>91</v>
+      </c>
+      <c r="C36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" t="s">
+        <v>38</v>
+      </c>
+      <c r="E36" t="s">
+        <v>68</v>
+      </c>
+      <c r="F36" t="s">
+        <v>69</v>
+      </c>
+      <c r="G36" t="s">
+        <v>70</v>
+      </c>
+      <c r="H36" t="s">
+        <v>98</v>
+      </c>
+      <c r="I36">
+        <v>24062</v>
+      </c>
+      <c r="J36" t="s">
+        <v>99</v>
+      </c>
+      <c r="K36" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37">
+        <v>480900248106</v>
+      </c>
+      <c r="B37" t="s">
+        <v>91</v>
+      </c>
+      <c r="C37" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" t="s">
+        <v>68</v>
+      </c>
+      <c r="F37" t="s">
+        <v>69</v>
+      </c>
+      <c r="G37" t="s">
+        <v>70</v>
+      </c>
+      <c r="H37" t="s">
+        <v>100</v>
+      </c>
+      <c r="I37">
+        <v>16100</v>
+      </c>
+      <c r="J37" t="s">
+        <v>101</v>
+      </c>
+      <c r="K37" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38">
+        <v>480900248106</v>
+      </c>
+      <c r="B38" t="s">
+        <v>91</v>
+      </c>
+      <c r="C38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" t="s">
+        <v>68</v>
+      </c>
+      <c r="F38" t="s">
+        <v>69</v>
+      </c>
+      <c r="G38" t="s">
+        <v>70</v>
+      </c>
+      <c r="H38" t="s">
+        <v>102</v>
+      </c>
+      <c r="I38">
+        <v>15112</v>
+      </c>
+      <c r="J38" t="s">
+        <v>103</v>
+      </c>
+      <c r="K38" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39">
+        <v>480900248106</v>
+      </c>
+      <c r="B39" t="s">
+        <v>91</v>
+      </c>
+      <c r="C39" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" t="s">
+        <v>24</v>
+      </c>
+      <c r="E39" t="s">
+        <v>68</v>
+      </c>
+      <c r="F39" t="s">
+        <v>69</v>
+      </c>
+      <c r="G39" t="s">
+        <v>70</v>
+      </c>
+      <c r="H39" t="s">
+        <v>104</v>
+      </c>
+      <c r="I39">
+        <v>14147</v>
+      </c>
+      <c r="J39" t="s">
+        <v>105</v>
+      </c>
+      <c r="K39" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40">
+        <v>480900248106</v>
+      </c>
+      <c r="B40" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" t="s">
+        <v>24</v>
+      </c>
+      <c r="E40" t="s">
+        <v>68</v>
+      </c>
+      <c r="F40" t="s">
+        <v>69</v>
+      </c>
+      <c r="G40" t="s">
+        <v>70</v>
+      </c>
+      <c r="H40" t="s">
+        <v>106</v>
+      </c>
+      <c r="I40">
+        <v>14147</v>
+      </c>
+      <c r="J40" t="s">
+        <v>107</v>
+      </c>
+      <c r="K40" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41">
+        <v>480900248106</v>
+      </c>
+      <c r="B41" t="s">
+        <v>91</v>
+      </c>
+      <c r="C41" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" t="s">
+        <v>108</v>
+      </c>
+      <c r="E41" t="s">
+        <v>68</v>
+      </c>
+      <c r="F41" t="s">
+        <v>69</v>
+      </c>
+      <c r="G41" t="s">
+        <v>70</v>
+      </c>
+      <c r="H41" t="s">
+        <v>109</v>
+      </c>
+      <c r="I41">
+        <v>12020</v>
+      </c>
+      <c r="J41" t="s">
+        <v>110</v>
+      </c>
+      <c r="K41" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42">
+        <v>480900248106</v>
+      </c>
+      <c r="B42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" t="s">
+        <v>108</v>
+      </c>
+      <c r="E42" t="s">
+        <v>68</v>
+      </c>
+      <c r="F42" t="s">
+        <v>69</v>
+      </c>
+      <c r="G42" t="s">
+        <v>70</v>
+      </c>
+      <c r="H42" t="s">
+        <v>111</v>
+      </c>
+      <c r="I42">
+        <v>12020</v>
+      </c>
+      <c r="J42" t="s">
+        <v>112</v>
+      </c>
+      <c r="K42" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43">
+        <v>480900248457</v>
+      </c>
+      <c r="B43" t="s">
+        <v>113</v>
+      </c>
+      <c r="C43" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" t="s">
+        <v>24</v>
+      </c>
+      <c r="E43" t="s">
+        <v>68</v>
+      </c>
+      <c r="F43" t="s">
+        <v>69</v>
+      </c>
+      <c r="G43" t="s">
+        <v>70</v>
+      </c>
+      <c r="H43" t="s">
+        <v>114</v>
+      </c>
+      <c r="I43">
+        <v>14098</v>
+      </c>
+      <c r="J43" t="s">
+        <v>115</v>
+      </c>
+      <c r="K43" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44">
+        <v>480900248457</v>
+      </c>
+      <c r="B44" t="s">
+        <v>113</v>
+      </c>
+      <c r="C44" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" t="s">
+        <v>24</v>
+      </c>
+      <c r="E44" t="s">
+        <v>68</v>
+      </c>
+      <c r="F44" t="s">
+        <v>69</v>
+      </c>
+      <c r="G44" t="s">
+        <v>70</v>
+      </c>
+      <c r="H44" t="s">
+        <v>116</v>
+      </c>
+      <c r="I44">
+        <v>14098</v>
+      </c>
+      <c r="J44" t="s">
+        <v>117</v>
+      </c>
+      <c r="K44" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45">
+        <v>480900248457</v>
+      </c>
+      <c r="B45" t="s">
+        <v>113</v>
+      </c>
+      <c r="C45" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" t="s">
+        <v>24</v>
+      </c>
+      <c r="E45" t="s">
+        <v>68</v>
+      </c>
+      <c r="F45" t="s">
+        <v>69</v>
+      </c>
+      <c r="G45" t="s">
+        <v>70</v>
+      </c>
+      <c r="H45" t="s">
+        <v>118</v>
+      </c>
+      <c r="I45">
+        <v>14098</v>
+      </c>
+      <c r="J45" t="s">
+        <v>119</v>
+      </c>
+      <c r="K45" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46">
+        <v>480900247248</v>
+      </c>
+      <c r="B46" t="s">
+        <v>120</v>
+      </c>
+      <c r="C46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" t="s">
         <v>15</v>
       </c>
-      <c r="H24" t="s">
-[...5 lines deleted...]
-      <c r="J24" t="s">
+      <c r="E46" t="s">
         <v>68</v>
       </c>
-      <c r="K24" t="s">
-        <v>18</v>
+      <c r="F46" t="s">
+        <v>69</v>
+      </c>
+      <c r="G46" t="s">
+        <v>70</v>
+      </c>
+      <c r="H46" t="s">
+        <v>121</v>
+      </c>
+      <c r="I46" t="s">
+        <v>122</v>
+      </c>
+      <c r="J46" t="s">
+        <v>123</v>
+      </c>
+      <c r="K46" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47">
+        <v>480900247248</v>
+      </c>
+      <c r="B47" t="s">
+        <v>120</v>
+      </c>
+      <c r="C47" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" t="s">
+        <v>38</v>
+      </c>
+      <c r="E47" t="s">
+        <v>68</v>
+      </c>
+      <c r="F47" t="s">
+        <v>69</v>
+      </c>
+      <c r="G47" t="s">
+        <v>70</v>
+      </c>
+      <c r="H47" t="s">
+        <v>125</v>
+      </c>
+      <c r="I47">
+        <v>24020</v>
+      </c>
+      <c r="J47" t="s">
+        <v>126</v>
+      </c>
+      <c r="K47" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48">
+        <v>480900247248</v>
+      </c>
+      <c r="B48" t="s">
+        <v>120</v>
+      </c>
+      <c r="C48" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" t="s">
+        <v>38</v>
+      </c>
+      <c r="E48" t="s">
+        <v>68</v>
+      </c>
+      <c r="F48" t="s">
+        <v>69</v>
+      </c>
+      <c r="G48" t="s">
+        <v>70</v>
+      </c>
+      <c r="H48" t="s">
+        <v>127</v>
+      </c>
+      <c r="I48">
+        <v>24020</v>
+      </c>
+      <c r="J48" t="s">
+        <v>128</v>
+      </c>
+      <c r="K48" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49">
+        <v>480900247248</v>
+      </c>
+      <c r="B49" t="s">
+        <v>120</v>
+      </c>
+      <c r="C49" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" t="s">
+        <v>38</v>
+      </c>
+      <c r="E49" t="s">
+        <v>68</v>
+      </c>
+      <c r="F49" t="s">
+        <v>69</v>
+      </c>
+      <c r="G49" t="s">
+        <v>70</v>
+      </c>
+      <c r="H49" t="s">
+        <v>129</v>
+      </c>
+      <c r="I49">
+        <v>24011</v>
+      </c>
+      <c r="J49" t="s">
+        <v>130</v>
+      </c>
+      <c r="K49" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50">
+        <v>480900247248</v>
+      </c>
+      <c r="B50" t="s">
+        <v>120</v>
+      </c>
+      <c r="C50" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" t="s">
+        <v>38</v>
+      </c>
+      <c r="E50" t="s">
+        <v>68</v>
+      </c>
+      <c r="F50" t="s">
+        <v>69</v>
+      </c>
+      <c r="G50" t="s">
+        <v>70</v>
+      </c>
+      <c r="H50" t="s">
+        <v>131</v>
+      </c>
+      <c r="I50">
+        <v>24011</v>
+      </c>
+      <c r="J50" t="s">
+        <v>132</v>
+      </c>
+      <c r="K50" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51">
+        <v>480900247248</v>
+      </c>
+      <c r="B51" t="s">
+        <v>120</v>
+      </c>
+      <c r="C51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" t="s">
+        <v>38</v>
+      </c>
+      <c r="E51" t="s">
+        <v>68</v>
+      </c>
+      <c r="F51" t="s">
+        <v>69</v>
+      </c>
+      <c r="G51" t="s">
+        <v>70</v>
+      </c>
+      <c r="H51" t="s">
+        <v>133</v>
+      </c>
+      <c r="I51">
+        <v>24011</v>
+      </c>
+      <c r="J51" t="s">
+        <v>134</v>
+      </c>
+      <c r="K51" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52">
+        <v>480900247248</v>
+      </c>
+      <c r="B52" t="s">
+        <v>120</v>
+      </c>
+      <c r="C52" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" t="s">
+        <v>38</v>
+      </c>
+      <c r="E52" t="s">
+        <v>68</v>
+      </c>
+      <c r="F52" t="s">
+        <v>69</v>
+      </c>
+      <c r="G52" t="s">
+        <v>70</v>
+      </c>
+      <c r="H52" t="s">
+        <v>135</v>
+      </c>
+      <c r="I52">
+        <v>24011</v>
+      </c>
+      <c r="J52" t="s">
+        <v>136</v>
+      </c>
+      <c r="K52" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53">
+        <v>480900247248</v>
+      </c>
+      <c r="B53" t="s">
+        <v>120</v>
+      </c>
+      <c r="C53" t="s">
+        <v>12</v>
+      </c>
+      <c r="D53" t="s">
+        <v>38</v>
+      </c>
+      <c r="E53" t="s">
+        <v>68</v>
+      </c>
+      <c r="F53" t="s">
+        <v>69</v>
+      </c>
+      <c r="G53" t="s">
+        <v>70</v>
+      </c>
+      <c r="H53" t="s">
+        <v>137</v>
+      </c>
+      <c r="I53">
+        <v>24020</v>
+      </c>
+      <c r="J53" t="s">
+        <v>138</v>
+      </c>
+      <c r="K53" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54">
+        <v>480900247248</v>
+      </c>
+      <c r="B54" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" t="s">
+        <v>24</v>
+      </c>
+      <c r="E54" t="s">
+        <v>68</v>
+      </c>
+      <c r="F54" t="s">
+        <v>69</v>
+      </c>
+      <c r="G54" t="s">
+        <v>70</v>
+      </c>
+      <c r="H54" t="s">
+        <v>139</v>
+      </c>
+      <c r="I54">
+        <v>14085</v>
+      </c>
+      <c r="J54" t="s">
+        <v>140</v>
+      </c>
+      <c r="K54" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55">
+        <v>480900247248</v>
+      </c>
+      <c r="B55" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" t="s">
+        <v>24</v>
+      </c>
+      <c r="E55" t="s">
+        <v>68</v>
+      </c>
+      <c r="F55" t="s">
+        <v>69</v>
+      </c>
+      <c r="G55" t="s">
+        <v>70</v>
+      </c>
+      <c r="H55" t="s">
+        <v>141</v>
+      </c>
+      <c r="I55">
+        <v>14085</v>
+      </c>
+      <c r="J55" t="s">
+        <v>142</v>
+      </c>
+      <c r="K55" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56">
+        <v>480900247248</v>
+      </c>
+      <c r="B56" t="s">
+        <v>120</v>
+      </c>
+      <c r="C56" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" t="s">
+        <v>24</v>
+      </c>
+      <c r="E56" t="s">
+        <v>68</v>
+      </c>
+      <c r="F56" t="s">
+        <v>69</v>
+      </c>
+      <c r="G56" t="s">
+        <v>70</v>
+      </c>
+      <c r="H56" t="s">
+        <v>143</v>
+      </c>
+      <c r="I56">
+        <v>14097</v>
+      </c>
+      <c r="J56" t="s">
+        <v>144</v>
+      </c>
+      <c r="K56" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57">
+        <v>480900247248</v>
+      </c>
+      <c r="B57" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" t="s">
+        <v>48</v>
+      </c>
+      <c r="E57" t="s">
+        <v>68</v>
+      </c>
+      <c r="F57" t="s">
+        <v>69</v>
+      </c>
+      <c r="G57" t="s">
+        <v>70</v>
+      </c>
+      <c r="H57" t="s">
+        <v>145</v>
+      </c>
+      <c r="I57" t="s">
+        <v>146</v>
+      </c>
+      <c r="J57" t="s">
+        <v>147</v>
+      </c>
+      <c r="K57" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58">
+        <v>480900247248</v>
+      </c>
+      <c r="B58" t="s">
+        <v>120</v>
+      </c>
+      <c r="C58" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" t="s">
+        <v>24</v>
+      </c>
+      <c r="E58" t="s">
+        <v>68</v>
+      </c>
+      <c r="F58" t="s">
+        <v>69</v>
+      </c>
+      <c r="G58" t="s">
+        <v>70</v>
+      </c>
+      <c r="H58" t="s">
+        <v>148</v>
+      </c>
+      <c r="I58">
+        <v>14100</v>
+      </c>
+      <c r="J58" t="s">
+        <v>149</v>
+      </c>
+      <c r="K58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59">
+        <v>480900247248</v>
+      </c>
+      <c r="B59" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" t="s">
+        <v>48</v>
+      </c>
+      <c r="E59" t="s">
+        <v>68</v>
+      </c>
+      <c r="F59" t="s">
+        <v>69</v>
+      </c>
+      <c r="G59" t="s">
+        <v>70</v>
+      </c>
+      <c r="H59" t="s">
+        <v>150</v>
+      </c>
+      <c r="I59" t="s">
+        <v>151</v>
+      </c>
+      <c r="J59" t="s">
+        <v>152</v>
+      </c>
+      <c r="K59" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60">
+        <v>480900247248</v>
+      </c>
+      <c r="B60" t="s">
+        <v>120</v>
+      </c>
+      <c r="C60" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" t="s">
+        <v>48</v>
+      </c>
+      <c r="E60" t="s">
+        <v>68</v>
+      </c>
+      <c r="F60" t="s">
+        <v>69</v>
+      </c>
+      <c r="G60" t="s">
+        <v>70</v>
+      </c>
+      <c r="H60" t="s">
+        <v>153</v>
+      </c>
+      <c r="I60" t="s">
+        <v>154</v>
+      </c>
+      <c r="J60" t="s">
+        <v>155</v>
+      </c>
+      <c r="K60" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61">
+        <v>480900247248</v>
+      </c>
+      <c r="B61" t="s">
+        <v>120</v>
+      </c>
+      <c r="C61" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" t="s">
+        <v>48</v>
+      </c>
+      <c r="E61" t="s">
+        <v>68</v>
+      </c>
+      <c r="F61" t="s">
+        <v>69</v>
+      </c>
+      <c r="G61" t="s">
+        <v>70</v>
+      </c>
+      <c r="H61" t="s">
+        <v>156</v>
+      </c>
+      <c r="I61" t="s">
+        <v>154</v>
+      </c>
+      <c r="J61" t="s">
+        <v>157</v>
+      </c>
+      <c r="K61" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62">
+        <v>480900247248</v>
+      </c>
+      <c r="B62" t="s">
+        <v>120</v>
+      </c>
+      <c r="C62" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" t="s">
+        <v>48</v>
+      </c>
+      <c r="E62" t="s">
+        <v>68</v>
+      </c>
+      <c r="F62" t="s">
+        <v>69</v>
+      </c>
+      <c r="G62" t="s">
+        <v>70</v>
+      </c>
+      <c r="H62" t="s">
+        <v>158</v>
+      </c>
+      <c r="I62" t="s">
+        <v>154</v>
+      </c>
+      <c r="J62" t="s">
+        <v>159</v>
+      </c>
+      <c r="K62" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63">
+        <v>480900247248</v>
+      </c>
+      <c r="B63" t="s">
+        <v>120</v>
+      </c>
+      <c r="C63" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" t="s">
+        <v>13</v>
+      </c>
+      <c r="E63" t="s">
+        <v>68</v>
+      </c>
+      <c r="F63" t="s">
+        <v>69</v>
+      </c>
+      <c r="G63" t="s">
+        <v>70</v>
+      </c>
+      <c r="H63" t="s">
+        <v>160</v>
+      </c>
+      <c r="I63">
+        <v>16077</v>
+      </c>
+      <c r="J63" t="s">
+        <v>161</v>
+      </c>
+      <c r="K63" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64">
+        <v>480900247248</v>
+      </c>
+      <c r="B64" t="s">
+        <v>120</v>
+      </c>
+      <c r="C64" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" t="s">
+        <v>13</v>
+      </c>
+      <c r="E64" t="s">
+        <v>68</v>
+      </c>
+      <c r="F64" t="s">
+        <v>69</v>
+      </c>
+      <c r="G64" t="s">
+        <v>70</v>
+      </c>
+      <c r="H64" t="s">
+        <v>162</v>
+      </c>
+      <c r="I64">
+        <v>16077</v>
+      </c>
+      <c r="J64" t="s">
+        <v>163</v>
+      </c>
+      <c r="K64" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65">
+        <v>480900247248</v>
+      </c>
+      <c r="B65" t="s">
+        <v>120</v>
+      </c>
+      <c r="C65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" t="s">
+        <v>13</v>
+      </c>
+      <c r="E65" t="s">
+        <v>68</v>
+      </c>
+      <c r="F65" t="s">
+        <v>69</v>
+      </c>
+      <c r="G65" t="s">
+        <v>70</v>
+      </c>
+      <c r="H65" t="s">
+        <v>164</v>
+      </c>
+      <c r="I65">
+        <v>16077</v>
+      </c>
+      <c r="J65" t="s">
+        <v>165</v>
+      </c>
+      <c r="K65" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66">
+        <v>480900247248</v>
+      </c>
+      <c r="B66" t="s">
+        <v>120</v>
+      </c>
+      <c r="C66" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" t="s">
+        <v>24</v>
+      </c>
+      <c r="E66" t="s">
+        <v>68</v>
+      </c>
+      <c r="F66" t="s">
+        <v>69</v>
+      </c>
+      <c r="G66" t="s">
+        <v>70</v>
+      </c>
+      <c r="H66" t="s">
+        <v>166</v>
+      </c>
+      <c r="I66">
+        <v>14096</v>
+      </c>
+      <c r="J66" t="s">
+        <v>167</v>
+      </c>
+      <c r="K66" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67">
+        <v>480900247248</v>
+      </c>
+      <c r="B67" t="s">
+        <v>120</v>
+      </c>
+      <c r="C67" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" t="s">
+        <v>108</v>
+      </c>
+      <c r="E67" t="s">
+        <v>68</v>
+      </c>
+      <c r="F67" t="s">
+        <v>69</v>
+      </c>
+      <c r="G67" t="s">
+        <v>70</v>
+      </c>
+      <c r="H67" t="s">
+        <v>168</v>
+      </c>
+      <c r="I67">
+        <v>12087</v>
+      </c>
+      <c r="J67" t="s">
+        <v>169</v>
+      </c>
+      <c r="K67" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68">
+        <v>480900247248</v>
+      </c>
+      <c r="B68" t="s">
+        <v>120</v>
+      </c>
+      <c r="C68" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" t="s">
+        <v>108</v>
+      </c>
+      <c r="E68" t="s">
+        <v>68</v>
+      </c>
+      <c r="F68" t="s">
+        <v>69</v>
+      </c>
+      <c r="G68" t="s">
+        <v>70</v>
+      </c>
+      <c r="H68" t="s">
+        <v>170</v>
+      </c>
+      <c r="I68">
+        <v>12087</v>
+      </c>
+      <c r="J68" t="s">
+        <v>171</v>
+      </c>
+      <c r="K68" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69">
+        <v>480900247248</v>
+      </c>
+      <c r="B69" t="s">
+        <v>120</v>
+      </c>
+      <c r="C69" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" t="s">
+        <v>24</v>
+      </c>
+      <c r="E69" t="s">
+        <v>68</v>
+      </c>
+      <c r="F69" t="s">
+        <v>69</v>
+      </c>
+      <c r="G69" t="s">
+        <v>70</v>
+      </c>
+      <c r="H69" t="s">
+        <v>172</v>
+      </c>
+      <c r="I69">
+        <v>14096</v>
+      </c>
+      <c r="J69" t="s">
+        <v>173</v>
+      </c>
+      <c r="K69" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70">
+        <v>480900247248</v>
+      </c>
+      <c r="B70" t="s">
+        <v>120</v>
+      </c>
+      <c r="C70" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" t="s">
+        <v>24</v>
+      </c>
+      <c r="E70" t="s">
+        <v>68</v>
+      </c>
+      <c r="F70" t="s">
+        <v>69</v>
+      </c>
+      <c r="G70" t="s">
+        <v>70</v>
+      </c>
+      <c r="H70" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70">
+        <v>14096</v>
+      </c>
+      <c r="J70" t="s">
+        <v>175</v>
+      </c>
+      <c r="K70" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71">
+        <v>480900247248</v>
+      </c>
+      <c r="B71" t="s">
+        <v>120</v>
+      </c>
+      <c r="C71" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" t="s">
+        <v>24</v>
+      </c>
+      <c r="E71" t="s">
+        <v>68</v>
+      </c>
+      <c r="F71" t="s">
+        <v>69</v>
+      </c>
+      <c r="G71" t="s">
+        <v>70</v>
+      </c>
+      <c r="H71" t="s">
+        <v>176</v>
+      </c>
+      <c r="I71">
+        <v>14096</v>
+      </c>
+      <c r="J71" t="s">
+        <v>177</v>
+      </c>
+      <c r="K71" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72">
+        <v>480900247248</v>
+      </c>
+      <c r="B72" t="s">
+        <v>120</v>
+      </c>
+      <c r="C72" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" t="s">
+        <v>24</v>
+      </c>
+      <c r="E72" t="s">
+        <v>68</v>
+      </c>
+      <c r="F72" t="s">
+        <v>69</v>
+      </c>
+      <c r="G72" t="s">
+        <v>70</v>
+      </c>
+      <c r="H72" t="s">
+        <v>178</v>
+      </c>
+      <c r="I72">
+        <v>14091</v>
+      </c>
+      <c r="J72" t="s">
+        <v>179</v>
+      </c>
+      <c r="K72" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73">
+        <v>480900247248</v>
+      </c>
+      <c r="B73" t="s">
+        <v>120</v>
+      </c>
+      <c r="C73" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" t="s">
+        <v>24</v>
+      </c>
+      <c r="E73" t="s">
+        <v>68</v>
+      </c>
+      <c r="F73" t="s">
+        <v>69</v>
+      </c>
+      <c r="G73" t="s">
+        <v>70</v>
+      </c>
+      <c r="H73" t="s">
+        <v>180</v>
+      </c>
+      <c r="I73">
+        <v>14091</v>
+      </c>
+      <c r="J73" t="s">
+        <v>181</v>
+      </c>
+      <c r="K73" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74">
+        <v>480900247248</v>
+      </c>
+      <c r="B74" t="s">
+        <v>120</v>
+      </c>
+      <c r="C74" t="s">
+        <v>12</v>
+      </c>
+      <c r="D74" t="s">
+        <v>24</v>
+      </c>
+      <c r="E74" t="s">
+        <v>68</v>
+      </c>
+      <c r="F74" t="s">
+        <v>69</v>
+      </c>
+      <c r="G74" t="s">
+        <v>70</v>
+      </c>
+      <c r="H74" t="s">
+        <v>182</v>
+      </c>
+      <c r="I74">
+        <v>14094</v>
+      </c>
+      <c r="J74" t="s">
+        <v>183</v>
+      </c>
+      <c r="K74" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75">
+        <v>480900247248</v>
+      </c>
+      <c r="B75" t="s">
+        <v>120</v>
+      </c>
+      <c r="C75" t="s">
+        <v>12</v>
+      </c>
+      <c r="D75" t="s">
+        <v>24</v>
+      </c>
+      <c r="E75" t="s">
+        <v>68</v>
+      </c>
+      <c r="F75" t="s">
+        <v>69</v>
+      </c>
+      <c r="G75" t="s">
+        <v>70</v>
+      </c>
+      <c r="H75" t="s">
+        <v>184</v>
+      </c>
+      <c r="I75">
+        <v>14094</v>
+      </c>
+      <c r="J75" t="s">
+        <v>185</v>
+      </c>
+      <c r="K75" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76">
+        <v>480900247248</v>
+      </c>
+      <c r="B76" t="s">
+        <v>120</v>
+      </c>
+      <c r="C76" t="s">
+        <v>12</v>
+      </c>
+      <c r="D76" t="s">
+        <v>24</v>
+      </c>
+      <c r="E76" t="s">
+        <v>68</v>
+      </c>
+      <c r="F76" t="s">
+        <v>69</v>
+      </c>
+      <c r="G76" t="s">
+        <v>70</v>
+      </c>
+      <c r="H76" t="s">
+        <v>186</v>
+      </c>
+      <c r="I76">
+        <v>14094</v>
+      </c>
+      <c r="J76" t="s">
+        <v>187</v>
+      </c>
+      <c r="K76" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77">
+        <v>480900247248</v>
+      </c>
+      <c r="B77" t="s">
+        <v>120</v>
+      </c>
+      <c r="C77" t="s">
+        <v>12</v>
+      </c>
+      <c r="D77" t="s">
+        <v>108</v>
+      </c>
+      <c r="E77" t="s">
+        <v>68</v>
+      </c>
+      <c r="F77" t="s">
+        <v>69</v>
+      </c>
+      <c r="G77" t="s">
+        <v>70</v>
+      </c>
+      <c r="H77" t="s">
+        <v>188</v>
+      </c>
+      <c r="I77">
+        <v>12081</v>
+      </c>
+      <c r="J77" t="s">
+        <v>189</v>
+      </c>
+      <c r="K77" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78">
+        <v>480900247248</v>
+      </c>
+      <c r="B78" t="s">
+        <v>120</v>
+      </c>
+      <c r="C78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" t="s">
+        <v>108</v>
+      </c>
+      <c r="E78" t="s">
+        <v>68</v>
+      </c>
+      <c r="F78" t="s">
+        <v>69</v>
+      </c>
+      <c r="G78" t="s">
+        <v>70</v>
+      </c>
+      <c r="H78" t="s">
+        <v>190</v>
+      </c>
+      <c r="I78">
+        <v>12081</v>
+      </c>
+      <c r="J78" t="s">
+        <v>191</v>
+      </c>
+      <c r="K78" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79">
+        <v>480900247248</v>
+      </c>
+      <c r="B79" t="s">
+        <v>120</v>
+      </c>
+      <c r="C79" t="s">
+        <v>12</v>
+      </c>
+      <c r="D79" t="s">
+        <v>108</v>
+      </c>
+      <c r="E79" t="s">
+        <v>68</v>
+      </c>
+      <c r="F79" t="s">
+        <v>69</v>
+      </c>
+      <c r="G79" t="s">
+        <v>70</v>
+      </c>
+      <c r="H79" t="s">
+        <v>192</v>
+      </c>
+      <c r="I79">
+        <v>12081</v>
+      </c>
+      <c r="J79" t="s">
+        <v>193</v>
+      </c>
+      <c r="K79" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80">
+        <v>480900247248</v>
+      </c>
+      <c r="B80" t="s">
+        <v>120</v>
+      </c>
+      <c r="C80" t="s">
+        <v>12</v>
+      </c>
+      <c r="D80" t="s">
+        <v>24</v>
+      </c>
+      <c r="E80" t="s">
+        <v>68</v>
+      </c>
+      <c r="F80" t="s">
+        <v>69</v>
+      </c>
+      <c r="G80" t="s">
+        <v>70</v>
+      </c>
+      <c r="H80" t="s">
+        <v>194</v>
+      </c>
+      <c r="I80">
+        <v>14097</v>
+      </c>
+      <c r="J80" t="s">
+        <v>195</v>
+      </c>
+      <c r="K80" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81">
+        <v>480900247248</v>
+      </c>
+      <c r="B81" t="s">
+        <v>120</v>
+      </c>
+      <c r="C81" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" t="s">
+        <v>24</v>
+      </c>
+      <c r="E81" t="s">
+        <v>68</v>
+      </c>
+      <c r="F81" t="s">
+        <v>69</v>
+      </c>
+      <c r="G81" t="s">
+        <v>70</v>
+      </c>
+      <c r="H81" t="s">
+        <v>196</v>
+      </c>
+      <c r="I81">
+        <v>14097</v>
+      </c>
+      <c r="J81" t="s">
+        <v>197</v>
+      </c>
+      <c r="K81" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82">
+        <v>480900247248</v>
+      </c>
+      <c r="B82" t="s">
+        <v>120</v>
+      </c>
+      <c r="C82" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" t="s">
+        <v>24</v>
+      </c>
+      <c r="E82" t="s">
+        <v>68</v>
+      </c>
+      <c r="F82" t="s">
+        <v>69</v>
+      </c>
+      <c r="G82" t="s">
+        <v>70</v>
+      </c>
+      <c r="H82" t="s">
+        <v>198</v>
+      </c>
+      <c r="I82">
+        <v>14091</v>
+      </c>
+      <c r="J82" t="s">
+        <v>199</v>
+      </c>
+      <c r="K82" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83">
+        <v>480900247248</v>
+      </c>
+      <c r="B83" t="s">
+        <v>120</v>
+      </c>
+      <c r="C83" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" t="s">
+        <v>24</v>
+      </c>
+      <c r="E83" t="s">
+        <v>68</v>
+      </c>
+      <c r="F83" t="s">
+        <v>69</v>
+      </c>
+      <c r="G83" t="s">
+        <v>70</v>
+      </c>
+      <c r="H83" t="s">
+        <v>200</v>
+      </c>
+      <c r="I83">
+        <v>14091</v>
+      </c>
+      <c r="J83" t="s">
+        <v>201</v>
+      </c>
+      <c r="K83" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84">
+        <v>480900247248</v>
+      </c>
+      <c r="B84" t="s">
+        <v>120</v>
+      </c>
+      <c r="C84" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" t="s">
+        <v>24</v>
+      </c>
+      <c r="E84" t="s">
+        <v>68</v>
+      </c>
+      <c r="F84" t="s">
+        <v>69</v>
+      </c>
+      <c r="G84" t="s">
+        <v>70</v>
+      </c>
+      <c r="H84" t="s">
+        <v>202</v>
+      </c>
+      <c r="I84">
+        <v>14091</v>
+      </c>
+      <c r="J84" t="s">
+        <v>203</v>
+      </c>
+      <c r="K84" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11">
+      <c r="A85">
+        <v>480900247104</v>
+      </c>
+      <c r="B85" t="s">
+        <v>204</v>
+      </c>
+      <c r="C85" t="s">
+        <v>12</v>
+      </c>
+      <c r="D85" t="s">
+        <v>15</v>
+      </c>
+      <c r="E85" t="s">
+        <v>68</v>
+      </c>
+      <c r="F85" t="s">
+        <v>69</v>
+      </c>
+      <c r="G85" t="s">
+        <v>70</v>
+      </c>
+      <c r="H85" t="s">
+        <v>205</v>
+      </c>
+      <c r="I85" t="s">
+        <v>206</v>
+      </c>
+      <c r="J85" t="s">
+        <v>123</v>
+      </c>
+      <c r="K85" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86">
+        <v>480900247104</v>
+      </c>
+      <c r="B86" t="s">
+        <v>204</v>
+      </c>
+      <c r="C86" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" t="s">
+        <v>15</v>
+      </c>
+      <c r="E86" t="s">
+        <v>68</v>
+      </c>
+      <c r="F86" t="s">
+        <v>69</v>
+      </c>
+      <c r="G86" t="s">
+        <v>70</v>
+      </c>
+      <c r="H86" t="s">
+        <v>207</v>
+      </c>
+      <c r="I86" t="s">
+        <v>208</v>
+      </c>
+      <c r="J86" t="s">
+        <v>123</v>
+      </c>
+      <c r="K86" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11">
+      <c r="A87">
+        <v>480900247104</v>
+      </c>
+      <c r="B87" t="s">
+        <v>204</v>
+      </c>
+      <c r="C87" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" t="s">
+        <v>15</v>
+      </c>
+      <c r="E87" t="s">
+        <v>68</v>
+      </c>
+      <c r="F87" t="s">
+        <v>69</v>
+      </c>
+      <c r="G87" t="s">
+        <v>70</v>
+      </c>
+      <c r="H87" t="s">
+        <v>209</v>
+      </c>
+      <c r="I87" t="s">
+        <v>210</v>
+      </c>
+      <c r="J87" t="s">
+        <v>123</v>
+      </c>
+      <c r="K87" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88">
+        <v>480900247104</v>
+      </c>
+      <c r="B88" t="s">
+        <v>204</v>
+      </c>
+      <c r="C88" t="s">
+        <v>12</v>
+      </c>
+      <c r="D88" t="s">
+        <v>15</v>
+      </c>
+      <c r="E88" t="s">
+        <v>68</v>
+      </c>
+      <c r="F88" t="s">
+        <v>69</v>
+      </c>
+      <c r="G88" t="s">
+        <v>70</v>
+      </c>
+      <c r="H88" t="s">
+        <v>211</v>
+      </c>
+      <c r="I88" t="s">
+        <v>212</v>
+      </c>
+      <c r="J88" t="s">
+        <v>123</v>
+      </c>
+      <c r="K88" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89">
+        <v>480900247104</v>
+      </c>
+      <c r="B89" t="s">
+        <v>204</v>
+      </c>
+      <c r="C89" t="s">
+        <v>12</v>
+      </c>
+      <c r="D89" t="s">
+        <v>15</v>
+      </c>
+      <c r="E89" t="s">
+        <v>68</v>
+      </c>
+      <c r="F89" t="s">
+        <v>69</v>
+      </c>
+      <c r="G89" t="s">
+        <v>70</v>
+      </c>
+      <c r="H89" t="s">
+        <v>213</v>
+      </c>
+      <c r="I89" t="s">
+        <v>214</v>
+      </c>
+      <c r="J89" t="s">
+        <v>123</v>
+      </c>
+      <c r="K89" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11">
+      <c r="A90">
+        <v>480900245184</v>
+      </c>
+      <c r="B90" t="s">
+        <v>215</v>
+      </c>
+      <c r="C90" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" t="s">
+        <v>24</v>
+      </c>
+      <c r="E90" t="s">
+        <v>68</v>
+      </c>
+      <c r="F90" t="s">
+        <v>69</v>
+      </c>
+      <c r="G90" t="s">
+        <v>70</v>
+      </c>
+      <c r="H90" t="s">
+        <v>216</v>
+      </c>
+      <c r="I90">
+        <v>14119</v>
+      </c>
+      <c r="J90" t="s">
+        <v>217</v>
+      </c>
+      <c r="K90" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11">
+      <c r="A91">
+        <v>480900245184</v>
+      </c>
+      <c r="B91" t="s">
+        <v>215</v>
+      </c>
+      <c r="C91" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" t="s">
+        <v>24</v>
+      </c>
+      <c r="E91" t="s">
+        <v>68</v>
+      </c>
+      <c r="F91" t="s">
+        <v>69</v>
+      </c>
+      <c r="G91" t="s">
+        <v>70</v>
+      </c>
+      <c r="H91" t="s">
+        <v>218</v>
+      </c>
+      <c r="I91">
+        <v>14119</v>
+      </c>
+      <c r="J91" t="s">
+        <v>219</v>
+      </c>
+      <c r="K91" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11">
+      <c r="A92">
+        <v>480900245184</v>
+      </c>
+      <c r="B92" t="s">
+        <v>215</v>
+      </c>
+      <c r="C92" t="s">
+        <v>12</v>
+      </c>
+      <c r="D92" t="s">
+        <v>220</v>
+      </c>
+      <c r="E92" t="s">
+        <v>68</v>
+      </c>
+      <c r="F92" t="s">
+        <v>69</v>
+      </c>
+      <c r="G92" t="s">
+        <v>70</v>
+      </c>
+      <c r="H92" t="s">
+        <v>221</v>
+      </c>
+      <c r="I92">
+        <v>13382</v>
+      </c>
+      <c r="J92" t="s">
+        <v>222</v>
+      </c>
+      <c r="K92" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11">
+      <c r="A93">
+        <v>480900245184</v>
+      </c>
+      <c r="B93" t="s">
+        <v>215</v>
+      </c>
+      <c r="C93" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" t="s">
+        <v>24</v>
+      </c>
+      <c r="E93" t="s">
+        <v>68</v>
+      </c>
+      <c r="F93" t="s">
+        <v>69</v>
+      </c>
+      <c r="G93" t="s">
+        <v>70</v>
+      </c>
+      <c r="H93" t="s">
+        <v>223</v>
+      </c>
+      <c r="I93">
+        <v>14119</v>
+      </c>
+      <c r="J93" t="s">
+        <v>224</v>
+      </c>
+      <c r="K93" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11">
+      <c r="A94">
+        <v>480900245184</v>
+      </c>
+      <c r="B94" t="s">
+        <v>215</v>
+      </c>
+      <c r="C94" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" t="s">
+        <v>13</v>
+      </c>
+      <c r="E94" t="s">
+        <v>68</v>
+      </c>
+      <c r="F94" t="s">
+        <v>69</v>
+      </c>
+      <c r="G94" t="s">
+        <v>70</v>
+      </c>
+      <c r="H94" t="s">
+        <v>225</v>
+      </c>
+      <c r="I94">
+        <v>16081</v>
+      </c>
+      <c r="J94" t="s">
+        <v>226</v>
+      </c>
+      <c r="K94" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11">
+      <c r="A95">
+        <v>480900245184</v>
+      </c>
+      <c r="B95" t="s">
+        <v>215</v>
+      </c>
+      <c r="C95" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" t="s">
+        <v>220</v>
+      </c>
+      <c r="E95" t="s">
+        <v>68</v>
+      </c>
+      <c r="F95" t="s">
+        <v>69</v>
+      </c>
+      <c r="G95" t="s">
+        <v>70</v>
+      </c>
+      <c r="H95" t="s">
+        <v>227</v>
+      </c>
+      <c r="I95">
+        <v>13382</v>
+      </c>
+      <c r="J95" t="s">
+        <v>228</v>
+      </c>
+      <c r="K95" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11">
+      <c r="A96">
+        <v>480900245184</v>
+      </c>
+      <c r="B96" t="s">
+        <v>215</v>
+      </c>
+      <c r="C96" t="s">
+        <v>12</v>
+      </c>
+      <c r="D96" t="s">
+        <v>13</v>
+      </c>
+      <c r="E96" t="s">
+        <v>68</v>
+      </c>
+      <c r="F96" t="s">
+        <v>69</v>
+      </c>
+      <c r="G96" t="s">
+        <v>70</v>
+      </c>
+      <c r="H96" t="s">
+        <v>229</v>
+      </c>
+      <c r="I96">
+        <v>16081</v>
+      </c>
+      <c r="J96" t="s">
+        <v>230</v>
+      </c>
+      <c r="K96" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11">
+      <c r="A97">
+        <v>480900245184</v>
+      </c>
+      <c r="B97" t="s">
+        <v>215</v>
+      </c>
+      <c r="C97" t="s">
+        <v>12</v>
+      </c>
+      <c r="D97" t="s">
+        <v>24</v>
+      </c>
+      <c r="E97" t="s">
+        <v>68</v>
+      </c>
+      <c r="F97" t="s">
+        <v>69</v>
+      </c>
+      <c r="G97" t="s">
+        <v>70</v>
+      </c>
+      <c r="H97" t="s">
+        <v>231</v>
+      </c>
+      <c r="I97">
+        <v>14120</v>
+      </c>
+      <c r="J97" t="s">
+        <v>232</v>
+      </c>
+      <c r="K97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11">
+      <c r="A98">
+        <v>480900245184</v>
+      </c>
+      <c r="B98" t="s">
+        <v>215</v>
+      </c>
+      <c r="C98" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" t="s">
+        <v>24</v>
+      </c>
+      <c r="E98" t="s">
+        <v>68</v>
+      </c>
+      <c r="F98" t="s">
+        <v>69</v>
+      </c>
+      <c r="G98" t="s">
+        <v>70</v>
+      </c>
+      <c r="H98" t="s">
+        <v>233</v>
+      </c>
+      <c r="I98">
+        <v>14119</v>
+      </c>
+      <c r="J98" t="s">
+        <v>234</v>
+      </c>
+      <c r="K98" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11">
+      <c r="A99">
+        <v>480900245184</v>
+      </c>
+      <c r="B99" t="s">
+        <v>215</v>
+      </c>
+      <c r="C99" t="s">
+        <v>12</v>
+      </c>
+      <c r="D99" t="s">
+        <v>24</v>
+      </c>
+      <c r="E99" t="s">
+        <v>68</v>
+      </c>
+      <c r="F99" t="s">
+        <v>69</v>
+      </c>
+      <c r="G99" t="s">
+        <v>70</v>
+      </c>
+      <c r="H99" t="s">
+        <v>235</v>
+      </c>
+      <c r="I99">
+        <v>14119</v>
+      </c>
+      <c r="J99" t="s">
+        <v>236</v>
+      </c>
+      <c r="K99" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11">
+      <c r="A100">
+        <v>480900245184</v>
+      </c>
+      <c r="B100" t="s">
+        <v>215</v>
+      </c>
+      <c r="C100" t="s">
+        <v>12</v>
+      </c>
+      <c r="D100" t="s">
+        <v>24</v>
+      </c>
+      <c r="E100" t="s">
+        <v>68</v>
+      </c>
+      <c r="F100" t="s">
+        <v>69</v>
+      </c>
+      <c r="G100" t="s">
+        <v>70</v>
+      </c>
+      <c r="H100" t="s">
+        <v>237</v>
+      </c>
+      <c r="I100">
+        <v>14119</v>
+      </c>
+      <c r="J100" t="s">
+        <v>238</v>
+      </c>
+      <c r="K100" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11">
+      <c r="A101">
+        <v>480900245209</v>
+      </c>
+      <c r="B101" t="s">
+        <v>239</v>
+      </c>
+      <c r="C101" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" t="s">
+        <v>58</v>
+      </c>
+      <c r="E101" t="s">
+        <v>68</v>
+      </c>
+      <c r="F101" t="s">
+        <v>69</v>
+      </c>
+      <c r="G101" t="s">
+        <v>70</v>
+      </c>
+      <c r="H101" t="s">
+        <v>240</v>
+      </c>
+      <c r="I101">
+        <v>15070</v>
+      </c>
+      <c r="J101" t="s">
+        <v>241</v>
+      </c>
+      <c r="K101" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11">
+      <c r="A102">
+        <v>480900245209</v>
+      </c>
+      <c r="B102" t="s">
+        <v>239</v>
+      </c>
+      <c r="C102" t="s">
+        <v>12</v>
+      </c>
+      <c r="D102" t="s">
+        <v>58</v>
+      </c>
+      <c r="E102" t="s">
+        <v>68</v>
+      </c>
+      <c r="F102" t="s">
+        <v>69</v>
+      </c>
+      <c r="G102" t="s">
+        <v>70</v>
+      </c>
+      <c r="H102" t="s">
+        <v>242</v>
+      </c>
+      <c r="I102">
+        <v>15070</v>
+      </c>
+      <c r="J102" t="s">
+        <v>243</v>
+      </c>
+      <c r="K102" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11">
+      <c r="A103">
+        <v>480900245209</v>
+      </c>
+      <c r="B103" t="s">
+        <v>239</v>
+      </c>
+      <c r="C103" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" t="s">
+        <v>58</v>
+      </c>
+      <c r="E103" t="s">
+        <v>68</v>
+      </c>
+      <c r="F103" t="s">
+        <v>69</v>
+      </c>
+      <c r="G103" t="s">
+        <v>70</v>
+      </c>
+      <c r="H103" t="s">
+        <v>244</v>
+      </c>
+      <c r="I103">
+        <v>15070</v>
+      </c>
+      <c r="J103" t="s">
+        <v>245</v>
+      </c>
+      <c r="K103" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11">
+      <c r="A104">
+        <v>480900245209</v>
+      </c>
+      <c r="B104" t="s">
+        <v>239</v>
+      </c>
+      <c r="C104" t="s">
+        <v>12</v>
+      </c>
+      <c r="D104" t="s">
+        <v>58</v>
+      </c>
+      <c r="E104" t="s">
+        <v>68</v>
+      </c>
+      <c r="F104" t="s">
+        <v>69</v>
+      </c>
+      <c r="G104" t="s">
+        <v>70</v>
+      </c>
+      <c r="H104" t="s">
+        <v>246</v>
+      </c>
+      <c r="I104">
+        <v>15070</v>
+      </c>
+      <c r="J104" t="s">
+        <v>247</v>
+      </c>
+      <c r="K104" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11">
+      <c r="A105">
+        <v>480900245209</v>
+      </c>
+      <c r="B105" t="s">
+        <v>239</v>
+      </c>
+      <c r="C105" t="s">
+        <v>12</v>
+      </c>
+      <c r="D105" t="s">
+        <v>58</v>
+      </c>
+      <c r="E105" t="s">
+        <v>68</v>
+      </c>
+      <c r="F105" t="s">
+        <v>69</v>
+      </c>
+      <c r="G105" t="s">
+        <v>70</v>
+      </c>
+      <c r="H105" t="s">
+        <v>248</v>
+      </c>
+      <c r="I105">
+        <v>15070</v>
+      </c>
+      <c r="J105" t="s">
+        <v>249</v>
+      </c>
+      <c r="K105" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11">
+      <c r="A106">
+        <v>480900245209</v>
+      </c>
+      <c r="B106" t="s">
+        <v>239</v>
+      </c>
+      <c r="C106" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" t="s">
+        <v>43</v>
+      </c>
+      <c r="E106" t="s">
+        <v>68</v>
+      </c>
+      <c r="F106" t="s">
+        <v>69</v>
+      </c>
+      <c r="G106" t="s">
+        <v>70</v>
+      </c>
+      <c r="H106" t="s">
+        <v>250</v>
+      </c>
+      <c r="I106">
+        <v>17029</v>
+      </c>
+      <c r="J106" t="s">
+        <v>251</v>
+      </c>
+      <c r="K106" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11">
+      <c r="A107">
+        <v>480900245209</v>
+      </c>
+      <c r="B107" t="s">
+        <v>239</v>
+      </c>
+      <c r="C107" t="s">
+        <v>12</v>
+      </c>
+      <c r="D107" t="s">
+        <v>58</v>
+      </c>
+      <c r="E107" t="s">
+        <v>68</v>
+      </c>
+      <c r="F107" t="s">
+        <v>69</v>
+      </c>
+      <c r="G107" t="s">
+        <v>70</v>
+      </c>
+      <c r="H107" t="s">
+        <v>252</v>
+      </c>
+      <c r="I107">
+        <v>15070</v>
+      </c>
+      <c r="J107" t="s">
+        <v>253</v>
+      </c>
+      <c r="K107" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11">
+      <c r="A108">
+        <v>480900245209</v>
+      </c>
+      <c r="B108" t="s">
+        <v>239</v>
+      </c>
+      <c r="C108" t="s">
+        <v>12</v>
+      </c>
+      <c r="D108" t="s">
+        <v>58</v>
+      </c>
+      <c r="E108" t="s">
+        <v>68</v>
+      </c>
+      <c r="F108" t="s">
+        <v>69</v>
+      </c>
+      <c r="G108" t="s">
+        <v>70</v>
+      </c>
+      <c r="H108" t="s">
+        <v>254</v>
+      </c>
+      <c r="I108">
+        <v>15070</v>
+      </c>
+      <c r="J108" t="s">
+        <v>255</v>
+      </c>
+      <c r="K108" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11">
+      <c r="A109">
+        <v>480900245209</v>
+      </c>
+      <c r="B109" t="s">
+        <v>239</v>
+      </c>
+      <c r="C109" t="s">
+        <v>12</v>
+      </c>
+      <c r="D109" t="s">
+        <v>220</v>
+      </c>
+      <c r="E109" t="s">
+        <v>68</v>
+      </c>
+      <c r="F109" t="s">
+        <v>69</v>
+      </c>
+      <c r="G109" t="s">
+        <v>70</v>
+      </c>
+      <c r="H109" t="s">
+        <v>256</v>
+      </c>
+      <c r="I109">
+        <v>13381</v>
+      </c>
+      <c r="J109" t="s">
+        <v>257</v>
+      </c>
+      <c r="K109" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110">
+        <v>480900245209</v>
+      </c>
+      <c r="B110" t="s">
+        <v>239</v>
+      </c>
+      <c r="C110" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" t="s">
+        <v>58</v>
+      </c>
+      <c r="E110" t="s">
+        <v>68</v>
+      </c>
+      <c r="F110" t="s">
+        <v>69</v>
+      </c>
+      <c r="G110" t="s">
+        <v>70</v>
+      </c>
+      <c r="H110" t="s">
+        <v>258</v>
+      </c>
+      <c r="I110">
+        <v>15070</v>
+      </c>
+      <c r="J110" t="s">
+        <v>259</v>
+      </c>
+      <c r="K110" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11">
+      <c r="A111">
+        <v>480900245209</v>
+      </c>
+      <c r="B111" t="s">
+        <v>239</v>
+      </c>
+      <c r="C111" t="s">
+        <v>12</v>
+      </c>
+      <c r="D111" t="s">
+        <v>58</v>
+      </c>
+      <c r="E111" t="s">
+        <v>68</v>
+      </c>
+      <c r="F111" t="s">
+        <v>69</v>
+      </c>
+      <c r="G111" t="s">
+        <v>70</v>
+      </c>
+      <c r="H111" t="s">
+        <v>260</v>
+      </c>
+      <c r="I111">
+        <v>15070</v>
+      </c>
+      <c r="J111" t="s">
+        <v>261</v>
+      </c>
+      <c r="K111" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11">
+      <c r="A112">
+        <v>480900245209</v>
+      </c>
+      <c r="B112" t="s">
+        <v>239</v>
+      </c>
+      <c r="C112" t="s">
+        <v>12</v>
+      </c>
+      <c r="D112" t="s">
+        <v>58</v>
+      </c>
+      <c r="E112" t="s">
+        <v>68</v>
+      </c>
+      <c r="F112" t="s">
+        <v>69</v>
+      </c>
+      <c r="G112" t="s">
+        <v>70</v>
+      </c>
+      <c r="H112" t="s">
+        <v>262</v>
+      </c>
+      <c r="I112">
+        <v>15070</v>
+      </c>
+      <c r="J112" t="s">
+        <v>263</v>
+      </c>
+      <c r="K112" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11">
+      <c r="A113">
+        <v>480900245209</v>
+      </c>
+      <c r="B113" t="s">
+        <v>239</v>
+      </c>
+      <c r="C113" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" t="s">
+        <v>58</v>
+      </c>
+      <c r="E113" t="s">
+        <v>68</v>
+      </c>
+      <c r="F113" t="s">
+        <v>69</v>
+      </c>
+      <c r="G113" t="s">
+        <v>70</v>
+      </c>
+      <c r="H113" t="s">
+        <v>264</v>
+      </c>
+      <c r="I113">
+        <v>15070</v>
+      </c>
+      <c r="J113" t="s">
+        <v>265</v>
+      </c>
+      <c r="K113" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11">
+      <c r="A114">
+        <v>480900245209</v>
+      </c>
+      <c r="B114" t="s">
+        <v>239</v>
+      </c>
+      <c r="C114" t="s">
+        <v>12</v>
+      </c>
+      <c r="D114" t="s">
+        <v>58</v>
+      </c>
+      <c r="E114" t="s">
+        <v>68</v>
+      </c>
+      <c r="F114" t="s">
+        <v>69</v>
+      </c>
+      <c r="G114" t="s">
+        <v>70</v>
+      </c>
+      <c r="H114" t="s">
+        <v>266</v>
+      </c>
+      <c r="I114">
+        <v>15070</v>
+      </c>
+      <c r="J114" t="s">
+        <v>267</v>
+      </c>
+      <c r="K114" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11">
+      <c r="A115">
+        <v>480900245209</v>
+      </c>
+      <c r="B115" t="s">
+        <v>239</v>
+      </c>
+      <c r="C115" t="s">
+        <v>12</v>
+      </c>
+      <c r="D115" t="s">
+        <v>58</v>
+      </c>
+      <c r="E115" t="s">
+        <v>68</v>
+      </c>
+      <c r="F115" t="s">
+        <v>69</v>
+      </c>
+      <c r="G115" t="s">
+        <v>70</v>
+      </c>
+      <c r="H115" t="s">
+        <v>268</v>
+      </c>
+      <c r="I115">
+        <v>15070</v>
+      </c>
+      <c r="J115" t="s">
+        <v>269</v>
+      </c>
+      <c r="K115" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11">
+      <c r="A116">
+        <v>480900245209</v>
+      </c>
+      <c r="B116" t="s">
+        <v>239</v>
+      </c>
+      <c r="C116" t="s">
+        <v>12</v>
+      </c>
+      <c r="D116" t="s">
+        <v>58</v>
+      </c>
+      <c r="E116" t="s">
+        <v>68</v>
+      </c>
+      <c r="F116" t="s">
+        <v>69</v>
+      </c>
+      <c r="G116" t="s">
+        <v>70</v>
+      </c>
+      <c r="H116" t="s">
+        <v>270</v>
+      </c>
+      <c r="I116">
+        <v>15070</v>
+      </c>
+      <c r="J116" t="s">
+        <v>271</v>
+      </c>
+      <c r="K116" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11">
+      <c r="A117">
+        <v>480900245209</v>
+      </c>
+      <c r="B117" t="s">
+        <v>239</v>
+      </c>
+      <c r="C117" t="s">
+        <v>12</v>
+      </c>
+      <c r="D117" t="s">
+        <v>58</v>
+      </c>
+      <c r="E117" t="s">
+        <v>68</v>
+      </c>
+      <c r="F117" t="s">
+        <v>69</v>
+      </c>
+      <c r="G117" t="s">
+        <v>70</v>
+      </c>
+      <c r="H117" t="s">
+        <v>272</v>
+      </c>
+      <c r="I117">
+        <v>15070</v>
+      </c>
+      <c r="J117" t="s">
+        <v>273</v>
+      </c>
+      <c r="K117" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11">
+      <c r="A118">
+        <v>480900245209</v>
+      </c>
+      <c r="B118" t="s">
+        <v>239</v>
+      </c>
+      <c r="C118" t="s">
+        <v>12</v>
+      </c>
+      <c r="D118" t="s">
+        <v>58</v>
+      </c>
+      <c r="E118" t="s">
+        <v>68</v>
+      </c>
+      <c r="F118" t="s">
+        <v>69</v>
+      </c>
+      <c r="G118" t="s">
+        <v>70</v>
+      </c>
+      <c r="H118" t="s">
+        <v>274</v>
+      </c>
+      <c r="I118">
+        <v>15068</v>
+      </c>
+      <c r="J118" t="s">
+        <v>275</v>
+      </c>
+      <c r="K118" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11">
+      <c r="A119">
+        <v>480900245209</v>
+      </c>
+      <c r="B119" t="s">
+        <v>239</v>
+      </c>
+      <c r="C119" t="s">
+        <v>12</v>
+      </c>
+      <c r="D119" t="s">
+        <v>58</v>
+      </c>
+      <c r="E119" t="s">
+        <v>68</v>
+      </c>
+      <c r="F119" t="s">
+        <v>69</v>
+      </c>
+      <c r="G119" t="s">
+        <v>70</v>
+      </c>
+      <c r="H119" t="s">
+        <v>276</v>
+      </c>
+      <c r="I119">
+        <v>15068</v>
+      </c>
+      <c r="J119" t="s">
+        <v>277</v>
+      </c>
+      <c r="K119" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11">
+      <c r="A120">
+        <v>480900245209</v>
+      </c>
+      <c r="B120" t="s">
+        <v>239</v>
+      </c>
+      <c r="C120" t="s">
+        <v>12</v>
+      </c>
+      <c r="D120" t="s">
+        <v>58</v>
+      </c>
+      <c r="E120" t="s">
+        <v>68</v>
+      </c>
+      <c r="F120" t="s">
+        <v>69</v>
+      </c>
+      <c r="G120" t="s">
+        <v>70</v>
+      </c>
+      <c r="H120" t="s">
+        <v>278</v>
+      </c>
+      <c r="I120">
+        <v>15068</v>
+      </c>
+      <c r="J120" t="s">
+        <v>279</v>
+      </c>
+      <c r="K120" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11">
+      <c r="A121">
+        <v>480900245209</v>
+      </c>
+      <c r="B121" t="s">
+        <v>239</v>
+      </c>
+      <c r="C121" t="s">
+        <v>12</v>
+      </c>
+      <c r="D121" t="s">
+        <v>43</v>
+      </c>
+      <c r="E121" t="s">
+        <v>68</v>
+      </c>
+      <c r="F121" t="s">
+        <v>69</v>
+      </c>
+      <c r="G121" t="s">
+        <v>70</v>
+      </c>
+      <c r="H121" t="s">
+        <v>280</v>
+      </c>
+      <c r="I121">
+        <v>17029</v>
+      </c>
+      <c r="J121" t="s">
+        <v>281</v>
+      </c>
+      <c r="K121" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11">
+      <c r="A122">
+        <v>480900245209</v>
+      </c>
+      <c r="B122" t="s">
+        <v>239</v>
+      </c>
+      <c r="C122" t="s">
+        <v>12</v>
+      </c>
+      <c r="D122" t="s">
+        <v>43</v>
+      </c>
+      <c r="E122" t="s">
+        <v>68</v>
+      </c>
+      <c r="F122" t="s">
+        <v>69</v>
+      </c>
+      <c r="G122" t="s">
+        <v>70</v>
+      </c>
+      <c r="H122" t="s">
+        <v>282</v>
+      </c>
+      <c r="I122">
+        <v>17029</v>
+      </c>
+      <c r="J122" t="s">
+        <v>283</v>
+      </c>
+      <c r="K122" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11">
+      <c r="A123">
+        <v>480900245209</v>
+      </c>
+      <c r="B123" t="s">
+        <v>239</v>
+      </c>
+      <c r="C123" t="s">
+        <v>12</v>
+      </c>
+      <c r="D123" t="s">
+        <v>220</v>
+      </c>
+      <c r="E123" t="s">
+        <v>68</v>
+      </c>
+      <c r="F123" t="s">
+        <v>69</v>
+      </c>
+      <c r="G123" t="s">
+        <v>70</v>
+      </c>
+      <c r="H123" t="s">
+        <v>284</v>
+      </c>
+      <c r="I123">
+        <v>13381</v>
+      </c>
+      <c r="J123" t="s">
+        <v>285</v>
+      </c>
+      <c r="K123" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11">
+      <c r="A124">
+        <v>480900245209</v>
+      </c>
+      <c r="B124" t="s">
+        <v>239</v>
+      </c>
+      <c r="C124" t="s">
+        <v>12</v>
+      </c>
+      <c r="D124" t="s">
+        <v>58</v>
+      </c>
+      <c r="E124" t="s">
+        <v>68</v>
+      </c>
+      <c r="F124" t="s">
+        <v>69</v>
+      </c>
+      <c r="G124" t="s">
+        <v>70</v>
+      </c>
+      <c r="H124" t="s">
+        <v>286</v>
+      </c>
+      <c r="I124">
+        <v>15070</v>
+      </c>
+      <c r="J124" t="s">
+        <v>287</v>
+      </c>
+      <c r="K124" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11">
+      <c r="A125">
+        <v>480900245209</v>
+      </c>
+      <c r="B125" t="s">
+        <v>239</v>
+      </c>
+      <c r="C125" t="s">
+        <v>12</v>
+      </c>
+      <c r="D125" t="s">
+        <v>58</v>
+      </c>
+      <c r="E125" t="s">
+        <v>68</v>
+      </c>
+      <c r="F125" t="s">
+        <v>69</v>
+      </c>
+      <c r="G125" t="s">
+        <v>70</v>
+      </c>
+      <c r="H125" t="s">
+        <v>288</v>
+      </c>
+      <c r="I125">
+        <v>15070</v>
+      </c>
+      <c r="J125" t="s">
+        <v>289</v>
+      </c>
+      <c r="K125" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11">
+      <c r="A126">
+        <v>480900245209</v>
+      </c>
+      <c r="B126" t="s">
+        <v>239</v>
+      </c>
+      <c r="C126" t="s">
+        <v>12</v>
+      </c>
+      <c r="D126" t="s">
+        <v>58</v>
+      </c>
+      <c r="E126" t="s">
+        <v>68</v>
+      </c>
+      <c r="F126" t="s">
+        <v>69</v>
+      </c>
+      <c r="G126" t="s">
+        <v>70</v>
+      </c>
+      <c r="H126" t="s">
+        <v>290</v>
+      </c>
+      <c r="I126">
+        <v>15070</v>
+      </c>
+      <c r="J126" t="s">
+        <v>291</v>
+      </c>
+      <c r="K126" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11">
+      <c r="A127">
+        <v>480900245209</v>
+      </c>
+      <c r="B127" t="s">
+        <v>239</v>
+      </c>
+      <c r="C127" t="s">
+        <v>12</v>
+      </c>
+      <c r="D127" t="s">
+        <v>58</v>
+      </c>
+      <c r="E127" t="s">
+        <v>68</v>
+      </c>
+      <c r="F127" t="s">
+        <v>69</v>
+      </c>
+      <c r="G127" t="s">
+        <v>70</v>
+      </c>
+      <c r="H127" t="s">
+        <v>292</v>
+      </c>
+      <c r="I127">
+        <v>15070</v>
+      </c>
+      <c r="J127" t="s">
+        <v>293</v>
+      </c>
+      <c r="K127" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11">
+      <c r="A128">
+        <v>480900245209</v>
+      </c>
+      <c r="B128" t="s">
+        <v>239</v>
+      </c>
+      <c r="C128" t="s">
+        <v>12</v>
+      </c>
+      <c r="D128" t="s">
+        <v>58</v>
+      </c>
+      <c r="E128" t="s">
+        <v>68</v>
+      </c>
+      <c r="F128" t="s">
+        <v>69</v>
+      </c>
+      <c r="G128" t="s">
+        <v>70</v>
+      </c>
+      <c r="H128" t="s">
+        <v>294</v>
+      </c>
+      <c r="I128">
+        <v>15070</v>
+      </c>
+      <c r="J128" t="s">
+        <v>295</v>
+      </c>
+      <c r="K128" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11">
+      <c r="A129">
+        <v>480900245209</v>
+      </c>
+      <c r="B129" t="s">
+        <v>239</v>
+      </c>
+      <c r="C129" t="s">
+        <v>12</v>
+      </c>
+      <c r="D129" t="s">
+        <v>58</v>
+      </c>
+      <c r="E129" t="s">
+        <v>68</v>
+      </c>
+      <c r="F129" t="s">
+        <v>69</v>
+      </c>
+      <c r="G129" t="s">
+        <v>70</v>
+      </c>
+      <c r="H129" t="s">
+        <v>296</v>
+      </c>
+      <c r="I129">
+        <v>15068</v>
+      </c>
+      <c r="J129" t="s">
+        <v>297</v>
+      </c>
+      <c r="K129" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11">
+      <c r="A130">
+        <v>480900238016</v>
+      </c>
+      <c r="B130" t="s">
+        <v>298</v>
+      </c>
+      <c r="C130" t="s">
+        <v>12</v>
+      </c>
+      <c r="D130" t="s">
+        <v>24</v>
+      </c>
+      <c r="E130" t="s">
+        <v>299</v>
+      </c>
+      <c r="F130" t="s">
+        <v>68</v>
+      </c>
+      <c r="G130" t="s">
+        <v>70</v>
+      </c>
+      <c r="H130" t="s">
+        <v>300</v>
+      </c>
+      <c r="I130">
+        <v>14146</v>
+      </c>
+      <c r="J130" t="s">
+        <v>301</v>
+      </c>
+      <c r="K130" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11">
+      <c r="A131">
+        <v>480900238016</v>
+      </c>
+      <c r="B131" t="s">
+        <v>298</v>
+      </c>
+      <c r="C131" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E131" t="s">
+        <v>299</v>
+      </c>
+      <c r="F131" t="s">
+        <v>68</v>
+      </c>
+      <c r="G131" t="s">
+        <v>70</v>
+      </c>
+      <c r="H131" t="s">
+        <v>302</v>
+      </c>
+      <c r="I131">
+        <v>14108</v>
+      </c>
+      <c r="J131" t="s">
+        <v>303</v>
+      </c>
+      <c r="K131" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11">
+      <c r="A132">
+        <v>480900238016</v>
+      </c>
+      <c r="B132" t="s">
+        <v>298</v>
+      </c>
+      <c r="C132" t="s">
+        <v>12</v>
+      </c>
+      <c r="D132" t="s">
+        <v>48</v>
+      </c>
+      <c r="E132" t="s">
+        <v>299</v>
+      </c>
+      <c r="F132" t="s">
+        <v>68</v>
+      </c>
+      <c r="G132" t="s">
+        <v>70</v>
+      </c>
+      <c r="H132" t="s">
+        <v>304</v>
+      </c>
+      <c r="I132" t="s">
+        <v>305</v>
+      </c>
+      <c r="J132" t="s">
+        <v>306</v>
+      </c>
+      <c r="K132" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11">
+      <c r="A133">
+        <v>480900238016</v>
+      </c>
+      <c r="B133" t="s">
+        <v>298</v>
+      </c>
+      <c r="C133" t="s">
+        <v>12</v>
+      </c>
+      <c r="D133" t="s">
+        <v>48</v>
+      </c>
+      <c r="E133" t="s">
+        <v>299</v>
+      </c>
+      <c r="F133" t="s">
+        <v>68</v>
+      </c>
+      <c r="G133" t="s">
+        <v>70</v>
+      </c>
+      <c r="H133" t="s">
+        <v>307</v>
+      </c>
+      <c r="I133" t="s">
+        <v>305</v>
+      </c>
+      <c r="J133" t="s">
+        <v>308</v>
+      </c>
+      <c r="K133" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11">
+      <c r="A134">
+        <v>480900238016</v>
+      </c>
+      <c r="B134" t="s">
+        <v>298</v>
+      </c>
+      <c r="C134" t="s">
+        <v>12</v>
+      </c>
+      <c r="D134" t="s">
+        <v>48</v>
+      </c>
+      <c r="E134" t="s">
+        <v>299</v>
+      </c>
+      <c r="F134" t="s">
+        <v>68</v>
+      </c>
+      <c r="G134" t="s">
+        <v>70</v>
+      </c>
+      <c r="H134" t="s">
+        <v>309</v>
+      </c>
+      <c r="I134" t="s">
+        <v>305</v>
+      </c>
+      <c r="J134" t="s">
+        <v>310</v>
+      </c>
+      <c r="K134" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11">
+      <c r="A135">
+        <v>480900238685</v>
+      </c>
+      <c r="B135" t="s">
+        <v>311</v>
+      </c>
+      <c r="C135" t="s">
+        <v>12</v>
+      </c>
+      <c r="D135" t="s">
+        <v>108</v>
+      </c>
+      <c r="E135" t="s">
+        <v>299</v>
+      </c>
+      <c r="F135" t="s">
+        <v>68</v>
+      </c>
+      <c r="G135" t="s">
+        <v>70</v>
+      </c>
+      <c r="H135" t="s">
+        <v>312</v>
+      </c>
+      <c r="I135">
+        <v>12011</v>
+      </c>
+      <c r="J135" t="s">
+        <v>313</v>
+      </c>
+      <c r="K135" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11">
+      <c r="A136">
+        <v>480900238685</v>
+      </c>
+      <c r="B136" t="s">
+        <v>311</v>
+      </c>
+      <c r="C136" t="s">
+        <v>12</v>
+      </c>
+      <c r="D136" t="s">
+        <v>108</v>
+      </c>
+      <c r="E136" t="s">
+        <v>299</v>
+      </c>
+      <c r="F136" t="s">
+        <v>68</v>
+      </c>
+      <c r="G136" t="s">
+        <v>70</v>
+      </c>
+      <c r="H136" t="s">
+        <v>314</v>
+      </c>
+      <c r="I136">
+        <v>12011</v>
+      </c>
+      <c r="J136" t="s">
+        <v>315</v>
+      </c>
+      <c r="K136" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11">
+      <c r="A137">
+        <v>480900239493</v>
+      </c>
+      <c r="B137" t="s">
+        <v>316</v>
+      </c>
+      <c r="C137" t="s">
+        <v>12</v>
+      </c>
+      <c r="D137" t="s">
+        <v>13</v>
+      </c>
+      <c r="E137" t="s">
+        <v>299</v>
+      </c>
+      <c r="F137" t="s">
+        <v>68</v>
+      </c>
+      <c r="G137" t="s">
+        <v>70</v>
+      </c>
+      <c r="H137" t="s">
+        <v>317</v>
+      </c>
+      <c r="I137">
+        <v>16075</v>
+      </c>
+      <c r="J137" t="s">
+        <v>318</v>
+      </c>
+      <c r="K137" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11">
+      <c r="A138">
+        <v>480900239493</v>
+      </c>
+      <c r="B138" t="s">
+        <v>316</v>
+      </c>
+      <c r="C138" t="s">
+        <v>12</v>
+      </c>
+      <c r="D138" t="s">
+        <v>13</v>
+      </c>
+      <c r="E138" t="s">
+        <v>299</v>
+      </c>
+      <c r="F138" t="s">
+        <v>68</v>
+      </c>
+      <c r="G138" t="s">
+        <v>70</v>
+      </c>
+      <c r="H138" t="s">
+        <v>319</v>
+      </c>
+      <c r="I138">
+        <v>16075</v>
+      </c>
+      <c r="J138" t="s">
+        <v>320</v>
+      </c>
+      <c r="K138" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11">
+      <c r="A139">
+        <v>480900239493</v>
+      </c>
+      <c r="B139" t="s">
+        <v>316</v>
+      </c>
+      <c r="C139" t="s">
+        <v>12</v>
+      </c>
+      <c r="D139" t="s">
+        <v>13</v>
+      </c>
+      <c r="E139" t="s">
+        <v>299</v>
+      </c>
+      <c r="F139" t="s">
+        <v>68</v>
+      </c>
+      <c r="G139" t="s">
+        <v>70</v>
+      </c>
+      <c r="H139" t="s">
+        <v>321</v>
+      </c>
+      <c r="I139">
+        <v>16075</v>
+      </c>
+      <c r="J139" t="s">
+        <v>322</v>
+      </c>
+      <c r="K139" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11">
+      <c r="A140">
+        <v>480900239493</v>
+      </c>
+      <c r="B140" t="s">
+        <v>316</v>
+      </c>
+      <c r="C140" t="s">
+        <v>12</v>
+      </c>
+      <c r="D140" t="s">
+        <v>13</v>
+      </c>
+      <c r="E140" t="s">
+        <v>299</v>
+      </c>
+      <c r="F140" t="s">
+        <v>68</v>
+      </c>
+      <c r="G140" t="s">
+        <v>70</v>
+      </c>
+      <c r="H140" t="s">
+        <v>323</v>
+      </c>
+      <c r="I140">
+        <v>16075</v>
+      </c>
+      <c r="J140" t="s">
+        <v>324</v>
+      </c>
+      <c r="K140" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11">
+      <c r="A141">
+        <v>480900239493</v>
+      </c>
+      <c r="B141" t="s">
+        <v>316</v>
+      </c>
+      <c r="C141" t="s">
+        <v>12</v>
+      </c>
+      <c r="D141" t="s">
+        <v>48</v>
+      </c>
+      <c r="E141" t="s">
+        <v>299</v>
+      </c>
+      <c r="F141" t="s">
+        <v>68</v>
+      </c>
+      <c r="G141" t="s">
+        <v>70</v>
+      </c>
+      <c r="H141" t="s">
+        <v>325</v>
+      </c>
+      <c r="I141" t="s">
+        <v>326</v>
+      </c>
+      <c r="J141" t="s">
+        <v>327</v>
+      </c>
+      <c r="K141" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11">
+      <c r="A142">
+        <v>480900239493</v>
+      </c>
+      <c r="B142" t="s">
+        <v>316</v>
+      </c>
+      <c r="C142" t="s">
+        <v>12</v>
+      </c>
+      <c r="D142" t="s">
+        <v>24</v>
+      </c>
+      <c r="E142" t="s">
+        <v>299</v>
+      </c>
+      <c r="F142" t="s">
+        <v>68</v>
+      </c>
+      <c r="G142" t="s">
+        <v>70</v>
+      </c>
+      <c r="H142" t="s">
+        <v>328</v>
+      </c>
+      <c r="I142">
+        <v>14011</v>
+      </c>
+      <c r="J142" t="s">
+        <v>329</v>
+      </c>
+      <c r="K142" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11">
+      <c r="A143">
+        <v>480900239493</v>
+      </c>
+      <c r="B143" t="s">
+        <v>316</v>
+      </c>
+      <c r="C143" t="s">
+        <v>12</v>
+      </c>
+      <c r="D143" t="s">
+        <v>24</v>
+      </c>
+      <c r="E143" t="s">
+        <v>299</v>
+      </c>
+      <c r="F143" t="s">
+        <v>68</v>
+      </c>
+      <c r="G143" t="s">
+        <v>70</v>
+      </c>
+      <c r="H143" t="s">
+        <v>330</v>
+      </c>
+      <c r="I143">
+        <v>14011</v>
+      </c>
+      <c r="J143" t="s">
+        <v>331</v>
+      </c>
+      <c r="K143" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11">
+      <c r="A144">
+        <v>480900239493</v>
+      </c>
+      <c r="B144" t="s">
+        <v>316</v>
+      </c>
+      <c r="C144" t="s">
+        <v>12</v>
+      </c>
+      <c r="D144" t="s">
+        <v>24</v>
+      </c>
+      <c r="E144" t="s">
+        <v>299</v>
+      </c>
+      <c r="F144" t="s">
+        <v>68</v>
+      </c>
+      <c r="G144" t="s">
+        <v>70</v>
+      </c>
+      <c r="H144" t="s">
+        <v>332</v>
+      </c>
+      <c r="I144">
+        <v>14011</v>
+      </c>
+      <c r="J144" t="s">
+        <v>333</v>
+      </c>
+      <c r="K144" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11">
+      <c r="A145">
+        <v>480900239493</v>
+      </c>
+      <c r="B145" t="s">
+        <v>316</v>
+      </c>
+      <c r="C145" t="s">
+        <v>12</v>
+      </c>
+      <c r="D145" t="s">
+        <v>48</v>
+      </c>
+      <c r="E145" t="s">
+        <v>299</v>
+      </c>
+      <c r="F145" t="s">
+        <v>68</v>
+      </c>
+      <c r="G145" t="s">
+        <v>70</v>
+      </c>
+      <c r="H145" t="s">
+        <v>334</v>
+      </c>
+      <c r="I145" t="s">
+        <v>335</v>
+      </c>
+      <c r="J145" t="s">
+        <v>336</v>
+      </c>
+      <c r="K145" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11">
+      <c r="A146">
+        <v>480900239493</v>
+      </c>
+      <c r="B146" t="s">
+        <v>316</v>
+      </c>
+      <c r="C146" t="s">
+        <v>12</v>
+      </c>
+      <c r="D146" t="s">
+        <v>48</v>
+      </c>
+      <c r="E146" t="s">
+        <v>299</v>
+      </c>
+      <c r="F146" t="s">
+        <v>68</v>
+      </c>
+      <c r="G146" t="s">
+        <v>70</v>
+      </c>
+      <c r="H146" t="s">
+        <v>337</v>
+      </c>
+      <c r="I146" t="s">
+        <v>335</v>
+      </c>
+      <c r="J146" t="s">
+        <v>338</v>
+      </c>
+      <c r="K146" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147">
+        <v>480900239765</v>
+      </c>
+      <c r="B147" t="s">
+        <v>339</v>
+      </c>
+      <c r="C147" t="s">
+        <v>12</v>
+      </c>
+      <c r="D147" t="s">
+        <v>220</v>
+      </c>
+      <c r="E147" t="s">
+        <v>299</v>
+      </c>
+      <c r="F147" t="s">
+        <v>68</v>
+      </c>
+      <c r="G147" t="s">
+        <v>70</v>
+      </c>
+      <c r="H147" t="s">
+        <v>340</v>
+      </c>
+      <c r="I147">
+        <v>13377</v>
+      </c>
+      <c r="J147" t="s">
+        <v>341</v>
+      </c>
+      <c r="K147" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11">
+      <c r="A148">
+        <v>480900239765</v>
+      </c>
+      <c r="B148" t="s">
+        <v>339</v>
+      </c>
+      <c r="C148" t="s">
+        <v>12</v>
+      </c>
+      <c r="D148" t="s">
+        <v>43</v>
+      </c>
+      <c r="E148" t="s">
+        <v>299</v>
+      </c>
+      <c r="F148" t="s">
+        <v>68</v>
+      </c>
+      <c r="G148" t="s">
+        <v>70</v>
+      </c>
+      <c r="H148" t="s">
+        <v>342</v>
+      </c>
+      <c r="I148">
+        <v>17035</v>
+      </c>
+      <c r="J148" t="s">
+        <v>343</v>
+      </c>
+      <c r="K148" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11">
+      <c r="A149">
+        <v>480900239765</v>
+      </c>
+      <c r="B149" t="s">
+        <v>339</v>
+      </c>
+      <c r="C149" t="s">
+        <v>12</v>
+      </c>
+      <c r="D149" t="s">
+        <v>43</v>
+      </c>
+      <c r="E149" t="s">
+        <v>299</v>
+      </c>
+      <c r="F149" t="s">
+        <v>68</v>
+      </c>
+      <c r="G149" t="s">
+        <v>70</v>
+      </c>
+      <c r="H149" t="s">
+        <v>344</v>
+      </c>
+      <c r="I149">
+        <v>17035</v>
+      </c>
+      <c r="J149" t="s">
+        <v>345</v>
+      </c>
+      <c r="K149" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11">
+      <c r="A150">
+        <v>480900239765</v>
+      </c>
+      <c r="B150" t="s">
+        <v>339</v>
+      </c>
+      <c r="C150" t="s">
+        <v>12</v>
+      </c>
+      <c r="D150" t="s">
+        <v>43</v>
+      </c>
+      <c r="E150" t="s">
+        <v>299</v>
+      </c>
+      <c r="F150" t="s">
+        <v>68</v>
+      </c>
+      <c r="G150" t="s">
+        <v>70</v>
+      </c>
+      <c r="H150" t="s">
+        <v>346</v>
+      </c>
+      <c r="I150">
+        <v>17035</v>
+      </c>
+      <c r="J150" t="s">
+        <v>347</v>
+      </c>
+      <c r="K150" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11">
+      <c r="A151">
+        <v>480900239765</v>
+      </c>
+      <c r="B151" t="s">
+        <v>339</v>
+      </c>
+      <c r="C151" t="s">
+        <v>12</v>
+      </c>
+      <c r="D151" t="s">
+        <v>43</v>
+      </c>
+      <c r="E151" t="s">
+        <v>299</v>
+      </c>
+      <c r="F151" t="s">
+        <v>68</v>
+      </c>
+      <c r="G151" t="s">
+        <v>70</v>
+      </c>
+      <c r="H151" t="s">
+        <v>348</v>
+      </c>
+      <c r="I151">
+        <v>17035</v>
+      </c>
+      <c r="J151" t="s">
+        <v>349</v>
+      </c>
+      <c r="K151" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11">
+      <c r="A152">
+        <v>480900239765</v>
+      </c>
+      <c r="B152" t="s">
+        <v>339</v>
+      </c>
+      <c r="C152" t="s">
+        <v>12</v>
+      </c>
+      <c r="D152" t="s">
+        <v>38</v>
+      </c>
+      <c r="E152" t="s">
+        <v>299</v>
+      </c>
+      <c r="F152" t="s">
+        <v>68</v>
+      </c>
+      <c r="G152" t="s">
+        <v>70</v>
+      </c>
+      <c r="H152" t="s">
+        <v>350</v>
+      </c>
+      <c r="I152">
+        <v>24051</v>
+      </c>
+      <c r="J152" t="s">
+        <v>351</v>
+      </c>
+      <c r="K152" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11">
+      <c r="A153">
+        <v>480900239765</v>
+      </c>
+      <c r="B153" t="s">
+        <v>339</v>
+      </c>
+      <c r="C153" t="s">
+        <v>12</v>
+      </c>
+      <c r="D153" t="s">
+        <v>38</v>
+      </c>
+      <c r="E153" t="s">
+        <v>299</v>
+      </c>
+      <c r="F153" t="s">
+        <v>68</v>
+      </c>
+      <c r="G153" t="s">
+        <v>70</v>
+      </c>
+      <c r="H153" t="s">
+        <v>352</v>
+      </c>
+      <c r="I153">
+        <v>24051</v>
+      </c>
+      <c r="J153" t="s">
+        <v>353</v>
+      </c>
+      <c r="K153" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11">
+      <c r="A154">
+        <v>480900239765</v>
+      </c>
+      <c r="B154" t="s">
+        <v>339</v>
+      </c>
+      <c r="C154" t="s">
+        <v>12</v>
+      </c>
+      <c r="D154" t="s">
+        <v>24</v>
+      </c>
+      <c r="E154" t="s">
+        <v>299</v>
+      </c>
+      <c r="F154" t="s">
+        <v>68</v>
+      </c>
+      <c r="G154" t="s">
+        <v>70</v>
+      </c>
+      <c r="H154" t="s">
+        <v>354</v>
+      </c>
+      <c r="I154">
+        <v>14092</v>
+      </c>
+      <c r="J154" t="s">
+        <v>355</v>
+      </c>
+      <c r="K154" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11">
+      <c r="A155">
+        <v>480900239765</v>
+      </c>
+      <c r="B155" t="s">
+        <v>339</v>
+      </c>
+      <c r="C155" t="s">
+        <v>12</v>
+      </c>
+      <c r="D155" t="s">
+        <v>24</v>
+      </c>
+      <c r="E155" t="s">
+        <v>299</v>
+      </c>
+      <c r="F155" t="s">
+        <v>68</v>
+      </c>
+      <c r="G155" t="s">
+        <v>70</v>
+      </c>
+      <c r="H155" t="s">
+        <v>356</v>
+      </c>
+      <c r="I155">
+        <v>14092</v>
+      </c>
+      <c r="J155" t="s">
+        <v>357</v>
+      </c>
+      <c r="K155" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11">
+      <c r="A156">
+        <v>480900239765</v>
+      </c>
+      <c r="B156" t="s">
+        <v>339</v>
+      </c>
+      <c r="C156" t="s">
+        <v>12</v>
+      </c>
+      <c r="D156" t="s">
+        <v>24</v>
+      </c>
+      <c r="E156" t="s">
+        <v>299</v>
+      </c>
+      <c r="F156" t="s">
+        <v>68</v>
+      </c>
+      <c r="G156" t="s">
+        <v>70</v>
+      </c>
+      <c r="H156" t="s">
+        <v>358</v>
+      </c>
+      <c r="I156">
+        <v>14092</v>
+      </c>
+      <c r="J156" t="s">
+        <v>359</v>
+      </c>
+      <c r="K156" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11">
+      <c r="A157">
+        <v>480900239765</v>
+      </c>
+      <c r="B157" t="s">
+        <v>339</v>
+      </c>
+      <c r="C157" t="s">
+        <v>12</v>
+      </c>
+      <c r="D157" t="s">
+        <v>108</v>
+      </c>
+      <c r="E157" t="s">
+        <v>299</v>
+      </c>
+      <c r="F157" t="s">
+        <v>68</v>
+      </c>
+      <c r="G157" t="s">
+        <v>70</v>
+      </c>
+      <c r="H157" t="s">
+        <v>360</v>
+      </c>
+      <c r="I157">
+        <v>12057</v>
+      </c>
+      <c r="J157" t="s">
+        <v>361</v>
+      </c>
+      <c r="K157" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11">
+      <c r="A158">
+        <v>480900239765</v>
+      </c>
+      <c r="B158" t="s">
+        <v>339</v>
+      </c>
+      <c r="C158" t="s">
+        <v>12</v>
+      </c>
+      <c r="D158" t="s">
+        <v>108</v>
+      </c>
+      <c r="E158" t="s">
+        <v>299</v>
+      </c>
+      <c r="F158" t="s">
+        <v>68</v>
+      </c>
+      <c r="G158" t="s">
+        <v>70</v>
+      </c>
+      <c r="H158" t="s">
+        <v>362</v>
+      </c>
+      <c r="I158">
+        <v>12057</v>
+      </c>
+      <c r="J158" t="s">
+        <v>51</v>
+      </c>
+      <c r="K158" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11">
+      <c r="A159">
+        <v>480900239765</v>
+      </c>
+      <c r="B159" t="s">
+        <v>339</v>
+      </c>
+      <c r="C159" t="s">
+        <v>12</v>
+      </c>
+      <c r="D159" t="s">
+        <v>108</v>
+      </c>
+      <c r="E159" t="s">
+        <v>299</v>
+      </c>
+      <c r="F159" t="s">
+        <v>68</v>
+      </c>
+      <c r="G159" t="s">
+        <v>70</v>
+      </c>
+      <c r="H159" t="s">
+        <v>363</v>
+      </c>
+      <c r="I159">
+        <v>12057</v>
+      </c>
+      <c r="J159" t="s">
+        <v>364</v>
+      </c>
+      <c r="K159" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11">
+      <c r="A160">
+        <v>480900239765</v>
+      </c>
+      <c r="B160" t="s">
+        <v>339</v>
+      </c>
+      <c r="C160" t="s">
+        <v>12</v>
+      </c>
+      <c r="D160" t="s">
+        <v>108</v>
+      </c>
+      <c r="E160" t="s">
+        <v>299</v>
+      </c>
+      <c r="F160" t="s">
+        <v>68</v>
+      </c>
+      <c r="G160" t="s">
+        <v>70</v>
+      </c>
+      <c r="H160" t="s">
+        <v>365</v>
+      </c>
+      <c r="I160">
+        <v>12057</v>
+      </c>
+      <c r="J160" t="s">
+        <v>366</v>
+      </c>
+      <c r="K160" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11">
+      <c r="A161">
+        <v>480900239765</v>
+      </c>
+      <c r="B161" t="s">
+        <v>339</v>
+      </c>
+      <c r="C161" t="s">
+        <v>12</v>
+      </c>
+      <c r="D161" t="s">
+        <v>108</v>
+      </c>
+      <c r="E161" t="s">
+        <v>299</v>
+      </c>
+      <c r="F161" t="s">
+        <v>68</v>
+      </c>
+      <c r="G161" t="s">
+        <v>70</v>
+      </c>
+      <c r="H161" t="s">
+        <v>367</v>
+      </c>
+      <c r="I161">
+        <v>12057</v>
+      </c>
+      <c r="J161" t="s">
+        <v>368</v>
+      </c>
+      <c r="K161" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11">
+      <c r="A162">
+        <v>480900239765</v>
+      </c>
+      <c r="B162" t="s">
+        <v>339</v>
+      </c>
+      <c r="C162" t="s">
+        <v>12</v>
+      </c>
+      <c r="D162" t="s">
+        <v>108</v>
+      </c>
+      <c r="E162" t="s">
+        <v>299</v>
+      </c>
+      <c r="F162" t="s">
+        <v>68</v>
+      </c>
+      <c r="G162" t="s">
+        <v>70</v>
+      </c>
+      <c r="H162" t="s">
+        <v>369</v>
+      </c>
+      <c r="I162">
+        <v>12057</v>
+      </c>
+      <c r="J162" t="s">
+        <v>370</v>
+      </c>
+      <c r="K162" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11">
+      <c r="A163">
+        <v>480900239765</v>
+      </c>
+      <c r="B163" t="s">
+        <v>339</v>
+      </c>
+      <c r="C163" t="s">
+        <v>12</v>
+      </c>
+      <c r="D163" t="s">
+        <v>108</v>
+      </c>
+      <c r="E163" t="s">
+        <v>299</v>
+      </c>
+      <c r="F163" t="s">
+        <v>68</v>
+      </c>
+      <c r="G163" t="s">
+        <v>70</v>
+      </c>
+      <c r="H163" t="s">
+        <v>371</v>
+      </c>
+      <c r="I163">
+        <v>12057</v>
+      </c>
+      <c r="J163" t="s">
+        <v>372</v>
+      </c>
+      <c r="K163" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11">
+      <c r="A164">
+        <v>480900240520</v>
+      </c>
+      <c r="B164" t="s">
+        <v>373</v>
+      </c>
+      <c r="C164" t="s">
+        <v>12</v>
+      </c>
+      <c r="D164" t="s">
+        <v>220</v>
+      </c>
+      <c r="E164" t="s">
+        <v>299</v>
+      </c>
+      <c r="F164" t="s">
+        <v>68</v>
+      </c>
+      <c r="G164" t="s">
+        <v>70</v>
+      </c>
+      <c r="H164" t="s">
+        <v>374</v>
+      </c>
+      <c r="I164">
+        <v>13383</v>
+      </c>
+      <c r="J164" t="s">
+        <v>375</v>
+      </c>
+      <c r="K164" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11">
+      <c r="A165">
+        <v>480900240520</v>
+      </c>
+      <c r="B165" t="s">
+        <v>373</v>
+      </c>
+      <c r="C165" t="s">
+        <v>12</v>
+      </c>
+      <c r="D165" t="s">
+        <v>220</v>
+      </c>
+      <c r="E165" t="s">
+        <v>299</v>
+      </c>
+      <c r="F165" t="s">
+        <v>68</v>
+      </c>
+      <c r="G165" t="s">
+        <v>70</v>
+      </c>
+      <c r="H165" t="s">
+        <v>376</v>
+      </c>
+      <c r="I165">
+        <v>13383</v>
+      </c>
+      <c r="J165" t="s">
+        <v>377</v>
+      </c>
+      <c r="K165" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11">
+      <c r="A166">
+        <v>480900240520</v>
+      </c>
+      <c r="B166" t="s">
+        <v>373</v>
+      </c>
+      <c r="C166" t="s">
+        <v>12</v>
+      </c>
+      <c r="D166" t="s">
+        <v>220</v>
+      </c>
+      <c r="E166" t="s">
+        <v>299</v>
+      </c>
+      <c r="F166" t="s">
+        <v>68</v>
+      </c>
+      <c r="G166" t="s">
+        <v>70</v>
+      </c>
+      <c r="H166" t="s">
+        <v>378</v>
+      </c>
+      <c r="I166">
+        <v>13383</v>
+      </c>
+      <c r="J166" t="s">
+        <v>128</v>
+      </c>
+      <c r="K166" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11">
+      <c r="A167">
+        <v>480900227499</v>
+      </c>
+      <c r="B167" t="s">
+        <v>379</v>
+      </c>
+      <c r="C167" t="s">
+        <v>12</v>
+      </c>
+      <c r="D167" t="s">
+        <v>24</v>
+      </c>
+      <c r="E167" t="s">
+        <v>380</v>
+      </c>
+      <c r="F167" t="s">
+        <v>299</v>
+      </c>
+      <c r="G167" t="s">
+        <v>70</v>
+      </c>
+      <c r="H167" t="s">
+        <v>381</v>
+      </c>
+      <c r="I167">
+        <v>14122</v>
+      </c>
+      <c r="J167" t="s">
+        <v>382</v>
+      </c>
+      <c r="K167" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11">
+      <c r="A168">
+        <v>480900227499</v>
+      </c>
+      <c r="B168" t="s">
+        <v>379</v>
+      </c>
+      <c r="C168" t="s">
+        <v>12</v>
+      </c>
+      <c r="D168" t="s">
+        <v>24</v>
+      </c>
+      <c r="E168" t="s">
+        <v>380</v>
+      </c>
+      <c r="F168" t="s">
+        <v>299</v>
+      </c>
+      <c r="G168" t="s">
+        <v>70</v>
+      </c>
+      <c r="H168" t="s">
+        <v>383</v>
+      </c>
+      <c r="I168">
+        <v>14122</v>
+      </c>
+      <c r="J168" t="s">
+        <v>384</v>
+      </c>
+      <c r="K168" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11">
+      <c r="A169">
+        <v>480900227499</v>
+      </c>
+      <c r="B169" t="s">
+        <v>379</v>
+      </c>
+      <c r="C169" t="s">
+        <v>12</v>
+      </c>
+      <c r="D169" t="s">
+        <v>24</v>
+      </c>
+      <c r="E169" t="s">
+        <v>380</v>
+      </c>
+      <c r="F169" t="s">
+        <v>299</v>
+      </c>
+      <c r="G169" t="s">
+        <v>70</v>
+      </c>
+      <c r="H169" t="s">
+        <v>385</v>
+      </c>
+      <c r="I169">
+        <v>14122</v>
+      </c>
+      <c r="J169" t="s">
+        <v>386</v>
+      </c>
+      <c r="K169" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11">
+      <c r="A170">
+        <v>480900227499</v>
+      </c>
+      <c r="B170" t="s">
+        <v>379</v>
+      </c>
+      <c r="C170" t="s">
+        <v>12</v>
+      </c>
+      <c r="D170" t="s">
+        <v>24</v>
+      </c>
+      <c r="E170" t="s">
+        <v>380</v>
+      </c>
+      <c r="F170" t="s">
+        <v>299</v>
+      </c>
+      <c r="G170" t="s">
+        <v>70</v>
+      </c>
+      <c r="H170" t="s">
+        <v>387</v>
+      </c>
+      <c r="I170">
+        <v>14122</v>
+      </c>
+      <c r="J170" t="s">
+        <v>388</v>
+      </c>
+      <c r="K170" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11">
+      <c r="A171">
+        <v>480900227499</v>
+      </c>
+      <c r="B171" t="s">
+        <v>379</v>
+      </c>
+      <c r="C171" t="s">
+        <v>12</v>
+      </c>
+      <c r="D171" t="s">
+        <v>108</v>
+      </c>
+      <c r="E171" t="s">
+        <v>380</v>
+      </c>
+      <c r="F171" t="s">
+        <v>299</v>
+      </c>
+      <c r="G171" t="s">
+        <v>70</v>
+      </c>
+      <c r="H171" t="s">
+        <v>389</v>
+      </c>
+      <c r="I171">
+        <v>12093</v>
+      </c>
+      <c r="J171" t="s">
+        <v>390</v>
+      </c>
+      <c r="K171" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11">
+      <c r="A172">
+        <v>480900227499</v>
+      </c>
+      <c r="B172" t="s">
+        <v>379</v>
+      </c>
+      <c r="C172" t="s">
+        <v>12</v>
+      </c>
+      <c r="D172" t="s">
+        <v>108</v>
+      </c>
+      <c r="E172" t="s">
+        <v>380</v>
+      </c>
+      <c r="F172" t="s">
+        <v>299</v>
+      </c>
+      <c r="G172" t="s">
+        <v>70</v>
+      </c>
+      <c r="H172" t="s">
+        <v>391</v>
+      </c>
+      <c r="I172">
+        <v>12093</v>
+      </c>
+      <c r="J172" t="s">
+        <v>392</v>
+      </c>
+      <c r="K172" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11">
+      <c r="A173">
+        <v>480900227499</v>
+      </c>
+      <c r="B173" t="s">
+        <v>379</v>
+      </c>
+      <c r="C173" t="s">
+        <v>12</v>
+      </c>
+      <c r="D173" t="s">
+        <v>108</v>
+      </c>
+      <c r="E173" t="s">
+        <v>380</v>
+      </c>
+      <c r="F173" t="s">
+        <v>299</v>
+      </c>
+      <c r="G173" t="s">
+        <v>70</v>
+      </c>
+      <c r="H173" t="s">
+        <v>393</v>
+      </c>
+      <c r="I173">
+        <v>12093</v>
+      </c>
+      <c r="J173" t="s">
+        <v>394</v>
+      </c>
+      <c r="K173" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11">
+      <c r="A174">
+        <v>480900227499</v>
+      </c>
+      <c r="B174" t="s">
+        <v>379</v>
+      </c>
+      <c r="C174" t="s">
+        <v>12</v>
+      </c>
+      <c r="D174" t="s">
+        <v>108</v>
+      </c>
+      <c r="E174" t="s">
+        <v>380</v>
+      </c>
+      <c r="F174" t="s">
+        <v>299</v>
+      </c>
+      <c r="G174" t="s">
+        <v>70</v>
+      </c>
+      <c r="H174" t="s">
+        <v>395</v>
+      </c>
+      <c r="I174">
+        <v>12090</v>
+      </c>
+      <c r="J174" t="s">
+        <v>396</v>
+      </c>
+      <c r="K174" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11">
+      <c r="A175">
+        <v>480900227499</v>
+      </c>
+      <c r="B175" t="s">
+        <v>379</v>
+      </c>
+      <c r="C175" t="s">
+        <v>12</v>
+      </c>
+      <c r="D175" t="s">
+        <v>108</v>
+      </c>
+      <c r="E175" t="s">
+        <v>380</v>
+      </c>
+      <c r="F175" t="s">
+        <v>299</v>
+      </c>
+      <c r="G175" t="s">
+        <v>70</v>
+      </c>
+      <c r="H175" t="s">
+        <v>397</v>
+      </c>
+      <c r="I175">
+        <v>12090</v>
+      </c>
+      <c r="J175" t="s">
+        <v>398</v>
+      </c>
+      <c r="K175" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11">
+      <c r="A176">
+        <v>480900227499</v>
+      </c>
+      <c r="B176" t="s">
+        <v>379</v>
+      </c>
+      <c r="C176" t="s">
+        <v>12</v>
+      </c>
+      <c r="D176" t="s">
+        <v>108</v>
+      </c>
+      <c r="E176" t="s">
+        <v>380</v>
+      </c>
+      <c r="F176" t="s">
+        <v>299</v>
+      </c>
+      <c r="G176" t="s">
+        <v>70</v>
+      </c>
+      <c r="H176" t="s">
+        <v>399</v>
+      </c>
+      <c r="I176">
+        <v>12090</v>
+      </c>
+      <c r="J176" t="s">
+        <v>400</v>
+      </c>
+      <c r="K176" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11">
+      <c r="A177">
+        <v>480900227628</v>
+      </c>
+      <c r="B177" t="s">
+        <v>401</v>
+      </c>
+      <c r="C177" t="s">
+        <v>12</v>
+      </c>
+      <c r="D177" t="s">
+        <v>58</v>
+      </c>
+      <c r="E177" t="s">
+        <v>380</v>
+      </c>
+      <c r="F177" t="s">
+        <v>299</v>
+      </c>
+      <c r="G177" t="s">
+        <v>70</v>
+      </c>
+      <c r="H177" t="s">
+        <v>402</v>
+      </c>
+      <c r="I177">
+        <v>15107</v>
+      </c>
+      <c r="J177" t="s">
+        <v>403</v>
+      </c>
+      <c r="K177" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11">
+      <c r="A178">
+        <v>480900227628</v>
+      </c>
+      <c r="B178" t="s">
+        <v>401</v>
+      </c>
+      <c r="C178" t="s">
+        <v>12</v>
+      </c>
+      <c r="D178" t="s">
+        <v>58</v>
+      </c>
+      <c r="E178" t="s">
+        <v>380</v>
+      </c>
+      <c r="F178" t="s">
+        <v>299</v>
+      </c>
+      <c r="G178" t="s">
+        <v>70</v>
+      </c>
+      <c r="H178" t="s">
+        <v>404</v>
+      </c>
+      <c r="I178">
+        <v>15107</v>
+      </c>
+      <c r="J178" t="s">
+        <v>405</v>
+      </c>
+      <c r="K178" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11">
+      <c r="A179">
+        <v>480900227628</v>
+      </c>
+      <c r="B179" t="s">
+        <v>401</v>
+      </c>
+      <c r="C179" t="s">
+        <v>12</v>
+      </c>
+      <c r="D179" t="s">
+        <v>43</v>
+      </c>
+      <c r="E179" t="s">
+        <v>380</v>
+      </c>
+      <c r="F179" t="s">
+        <v>299</v>
+      </c>
+      <c r="G179" t="s">
+        <v>70</v>
+      </c>
+      <c r="H179" t="s">
+        <v>406</v>
+      </c>
+      <c r="I179">
+        <v>17037</v>
+      </c>
+      <c r="J179" t="s">
+        <v>407</v>
+      </c>
+      <c r="K179" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11">
+      <c r="A180">
+        <v>480900227628</v>
+      </c>
+      <c r="B180" t="s">
+        <v>401</v>
+      </c>
+      <c r="C180" t="s">
+        <v>12</v>
+      </c>
+      <c r="D180" t="s">
+        <v>43</v>
+      </c>
+      <c r="E180" t="s">
+        <v>380</v>
+      </c>
+      <c r="F180" t="s">
+        <v>299</v>
+      </c>
+      <c r="G180" t="s">
+        <v>70</v>
+      </c>
+      <c r="H180" t="s">
+        <v>408</v>
+      </c>
+      <c r="I180">
+        <v>17037</v>
+      </c>
+      <c r="J180" t="s">
+        <v>409</v>
+      </c>
+      <c r="K180" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11">
+      <c r="A181">
+        <v>480900227628</v>
+      </c>
+      <c r="B181" t="s">
+        <v>401</v>
+      </c>
+      <c r="C181" t="s">
+        <v>12</v>
+      </c>
+      <c r="D181" t="s">
+        <v>43</v>
+      </c>
+      <c r="E181" t="s">
+        <v>380</v>
+      </c>
+      <c r="F181" t="s">
+        <v>299</v>
+      </c>
+      <c r="G181" t="s">
+        <v>70</v>
+      </c>
+      <c r="H181" t="s">
+        <v>410</v>
+      </c>
+      <c r="I181">
+        <v>17037</v>
+      </c>
+      <c r="J181" t="s">
+        <v>411</v>
+      </c>
+      <c r="K181" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11">
+      <c r="A182">
+        <v>480900227628</v>
+      </c>
+      <c r="B182" t="s">
+        <v>401</v>
+      </c>
+      <c r="C182" t="s">
+        <v>12</v>
+      </c>
+      <c r="D182" t="s">
+        <v>43</v>
+      </c>
+      <c r="E182" t="s">
+        <v>380</v>
+      </c>
+      <c r="F182" t="s">
+        <v>299</v>
+      </c>
+      <c r="G182" t="s">
+        <v>70</v>
+      </c>
+      <c r="H182" t="s">
+        <v>412</v>
+      </c>
+      <c r="I182">
+        <v>17037</v>
+      </c>
+      <c r="J182" t="s">
+        <v>413</v>
+      </c>
+      <c r="K182" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11">
+      <c r="A183">
+        <v>480900227628</v>
+      </c>
+      <c r="B183" t="s">
+        <v>401</v>
+      </c>
+      <c r="C183" t="s">
+        <v>12</v>
+      </c>
+      <c r="D183" t="s">
+        <v>43</v>
+      </c>
+      <c r="E183" t="s">
+        <v>380</v>
+      </c>
+      <c r="F183" t="s">
+        <v>299</v>
+      </c>
+      <c r="G183" t="s">
+        <v>70</v>
+      </c>
+      <c r="H183" t="s">
+        <v>414</v>
+      </c>
+      <c r="I183">
+        <v>17037</v>
+      </c>
+      <c r="J183" t="s">
+        <v>415</v>
+      </c>
+      <c r="K183" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11">
+      <c r="A184">
+        <v>480900228003</v>
+      </c>
+      <c r="B184" t="s">
+        <v>416</v>
+      </c>
+      <c r="C184" t="s">
+        <v>12</v>
+      </c>
+      <c r="D184" t="s">
+        <v>24</v>
+      </c>
+      <c r="E184" t="s">
+        <v>380</v>
+      </c>
+      <c r="F184" t="s">
+        <v>299</v>
+      </c>
+      <c r="G184" t="s">
+        <v>70</v>
+      </c>
+      <c r="H184" t="s">
+        <v>417</v>
+      </c>
+      <c r="I184">
+        <v>14032</v>
+      </c>
+      <c r="J184" t="s">
+        <v>418</v>
+      </c>
+      <c r="K184" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11">
+      <c r="A185">
+        <v>480900228003</v>
+      </c>
+      <c r="B185" t="s">
+        <v>416</v>
+      </c>
+      <c r="C185" t="s">
+        <v>12</v>
+      </c>
+      <c r="D185" t="s">
+        <v>24</v>
+      </c>
+      <c r="E185" t="s">
+        <v>380</v>
+      </c>
+      <c r="F185" t="s">
+        <v>299</v>
+      </c>
+      <c r="G185" t="s">
+        <v>70</v>
+      </c>
+      <c r="H185" t="s">
+        <v>419</v>
+      </c>
+      <c r="I185">
+        <v>14032</v>
+      </c>
+      <c r="J185" t="s">
+        <v>420</v>
+      </c>
+      <c r="K185" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11">
+      <c r="A186">
+        <v>480900228003</v>
+      </c>
+      <c r="B186" t="s">
+        <v>416</v>
+      </c>
+      <c r="C186" t="s">
+        <v>12</v>
+      </c>
+      <c r="D186" t="s">
+        <v>24</v>
+      </c>
+      <c r="E186" t="s">
+        <v>380</v>
+      </c>
+      <c r="F186" t="s">
+        <v>299</v>
+      </c>
+      <c r="G186" t="s">
+        <v>70</v>
+      </c>
+      <c r="H186" t="s">
+        <v>421</v>
+      </c>
+      <c r="I186">
+        <v>14032</v>
+      </c>
+      <c r="J186" t="s">
+        <v>422</v>
+      </c>
+      <c r="K186" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11">
+      <c r="A187">
+        <v>480900228003</v>
+      </c>
+      <c r="B187" t="s">
+        <v>416</v>
+      </c>
+      <c r="C187" t="s">
+        <v>12</v>
+      </c>
+      <c r="D187" t="s">
+        <v>24</v>
+      </c>
+      <c r="E187" t="s">
+        <v>380</v>
+      </c>
+      <c r="F187" t="s">
+        <v>299</v>
+      </c>
+      <c r="G187" t="s">
+        <v>70</v>
+      </c>
+      <c r="H187" t="s">
+        <v>423</v>
+      </c>
+      <c r="I187">
+        <v>14032</v>
+      </c>
+      <c r="J187" t="s">
+        <v>424</v>
+      </c>
+      <c r="K187" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11">
+      <c r="A188">
+        <v>480900228003</v>
+      </c>
+      <c r="B188" t="s">
+        <v>416</v>
+      </c>
+      <c r="C188" t="s">
+        <v>12</v>
+      </c>
+      <c r="D188" t="s">
+        <v>24</v>
+      </c>
+      <c r="E188" t="s">
+        <v>380</v>
+      </c>
+      <c r="F188" t="s">
+        <v>299</v>
+      </c>
+      <c r="G188" t="s">
+        <v>70</v>
+      </c>
+      <c r="H188" t="s">
+        <v>425</v>
+      </c>
+      <c r="I188">
+        <v>14032</v>
+      </c>
+      <c r="J188" t="s">
+        <v>426</v>
+      </c>
+      <c r="K188" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11">
+      <c r="A189">
+        <v>480900228128</v>
+      </c>
+      <c r="B189" t="s">
+        <v>427</v>
+      </c>
+      <c r="C189" t="s">
+        <v>12</v>
+      </c>
+      <c r="D189" t="s">
+        <v>48</v>
+      </c>
+      <c r="E189" t="s">
+        <v>380</v>
+      </c>
+      <c r="F189" t="s">
+        <v>299</v>
+      </c>
+      <c r="G189" t="s">
+        <v>70</v>
+      </c>
+      <c r="H189" t="s">
+        <v>428</v>
+      </c>
+      <c r="I189" t="s">
+        <v>429</v>
+      </c>
+      <c r="J189" t="s">
+        <v>430</v>
+      </c>
+      <c r="K189" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11">
+      <c r="A190">
+        <v>480900228128</v>
+      </c>
+      <c r="B190" t="s">
+        <v>427</v>
+      </c>
+      <c r="C190" t="s">
+        <v>12</v>
+      </c>
+      <c r="D190" t="s">
+        <v>48</v>
+      </c>
+      <c r="E190" t="s">
+        <v>380</v>
+      </c>
+      <c r="F190" t="s">
+        <v>299</v>
+      </c>
+      <c r="G190" t="s">
+        <v>70</v>
+      </c>
+      <c r="H190" t="s">
+        <v>431</v>
+      </c>
+      <c r="I190" t="s">
+        <v>432</v>
+      </c>
+      <c r="J190" t="s">
+        <v>433</v>
+      </c>
+      <c r="K190" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11">
+      <c r="A191">
+        <v>480900228128</v>
+      </c>
+      <c r="B191" t="s">
+        <v>427</v>
+      </c>
+      <c r="C191" t="s">
+        <v>12</v>
+      </c>
+      <c r="D191" t="s">
+        <v>48</v>
+      </c>
+      <c r="E191" t="s">
+        <v>380</v>
+      </c>
+      <c r="F191" t="s">
+        <v>299</v>
+      </c>
+      <c r="G191" t="s">
+        <v>70</v>
+      </c>
+      <c r="H191" t="s">
+        <v>434</v>
+      </c>
+      <c r="I191" t="s">
+        <v>432</v>
+      </c>
+      <c r="J191" t="s">
+        <v>435</v>
+      </c>
+      <c r="K191" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11">
+      <c r="A192">
+        <v>480900228128</v>
+      </c>
+      <c r="B192" t="s">
+        <v>427</v>
+      </c>
+      <c r="C192" t="s">
+        <v>12</v>
+      </c>
+      <c r="D192" t="s">
+        <v>48</v>
+      </c>
+      <c r="E192" t="s">
+        <v>380</v>
+      </c>
+      <c r="F192" t="s">
+        <v>299</v>
+      </c>
+      <c r="G192" t="s">
+        <v>70</v>
+      </c>
+      <c r="H192" t="s">
+        <v>436</v>
+      </c>
+      <c r="I192" t="s">
+        <v>437</v>
+      </c>
+      <c r="J192" t="s">
+        <v>438</v>
+      </c>
+      <c r="K192" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11">
+      <c r="A193">
+        <v>480900228128</v>
+      </c>
+      <c r="B193" t="s">
+        <v>427</v>
+      </c>
+      <c r="C193" t="s">
+        <v>12</v>
+      </c>
+      <c r="D193" t="s">
+        <v>48</v>
+      </c>
+      <c r="E193" t="s">
+        <v>380</v>
+      </c>
+      <c r="F193" t="s">
+        <v>299</v>
+      </c>
+      <c r="G193" t="s">
+        <v>70</v>
+      </c>
+      <c r="H193" t="s">
+        <v>439</v>
+      </c>
+      <c r="I193" t="s">
+        <v>437</v>
+      </c>
+      <c r="J193" t="s">
+        <v>440</v>
+      </c>
+      <c r="K193" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11">
+      <c r="A194">
+        <v>480900228128</v>
+      </c>
+      <c r="B194" t="s">
+        <v>427</v>
+      </c>
+      <c r="C194" t="s">
+        <v>12</v>
+      </c>
+      <c r="D194" t="s">
+        <v>48</v>
+      </c>
+      <c r="E194" t="s">
+        <v>380</v>
+      </c>
+      <c r="F194" t="s">
+        <v>299</v>
+      </c>
+      <c r="G194" t="s">
+        <v>70</v>
+      </c>
+      <c r="H194" t="s">
+        <v>441</v>
+      </c>
+      <c r="I194" t="s">
+        <v>437</v>
+      </c>
+      <c r="J194" t="s">
+        <v>442</v>
+      </c>
+      <c r="K194" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11">
+      <c r="A195">
+        <v>480900228128</v>
+      </c>
+      <c r="B195" t="s">
+        <v>427</v>
+      </c>
+      <c r="C195" t="s">
+        <v>12</v>
+      </c>
+      <c r="D195" t="s">
+        <v>48</v>
+      </c>
+      <c r="E195" t="s">
+        <v>380</v>
+      </c>
+      <c r="F195" t="s">
+        <v>299</v>
+      </c>
+      <c r="G195" t="s">
+        <v>70</v>
+      </c>
+      <c r="H195" t="s">
+        <v>443</v>
+      </c>
+      <c r="I195" t="s">
+        <v>437</v>
+      </c>
+      <c r="J195" t="s">
+        <v>444</v>
+      </c>
+      <c r="K195" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11">
+      <c r="A196">
+        <v>480900228279</v>
+      </c>
+      <c r="B196" t="s">
+        <v>445</v>
+      </c>
+      <c r="C196" t="s">
+        <v>12</v>
+      </c>
+      <c r="D196" t="s">
+        <v>220</v>
+      </c>
+      <c r="E196" t="s">
+        <v>380</v>
+      </c>
+      <c r="F196" t="s">
+        <v>299</v>
+      </c>
+      <c r="G196" t="s">
+        <v>70</v>
+      </c>
+      <c r="H196" t="s">
+        <v>446</v>
+      </c>
+      <c r="I196">
+        <v>13378</v>
+      </c>
+      <c r="J196" t="s">
+        <v>447</v>
+      </c>
+      <c r="K196" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11">
+      <c r="A197">
+        <v>480900228279</v>
+      </c>
+      <c r="B197" t="s">
+        <v>445</v>
+      </c>
+      <c r="C197" t="s">
+        <v>12</v>
+      </c>
+      <c r="D197" t="s">
+        <v>220</v>
+      </c>
+      <c r="E197" t="s">
+        <v>380</v>
+      </c>
+      <c r="F197" t="s">
+        <v>299</v>
+      </c>
+      <c r="G197" t="s">
+        <v>70</v>
+      </c>
+      <c r="H197" t="s">
+        <v>448</v>
+      </c>
+      <c r="I197">
+        <v>13378</v>
+      </c>
+      <c r="J197" t="s">
+        <v>449</v>
+      </c>
+      <c r="K197" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11">
+      <c r="A198">
+        <v>480900228279</v>
+      </c>
+      <c r="B198" t="s">
+        <v>445</v>
+      </c>
+      <c r="C198" t="s">
+        <v>12</v>
+      </c>
+      <c r="D198" t="s">
+        <v>220</v>
+      </c>
+      <c r="E198" t="s">
+        <v>380</v>
+      </c>
+      <c r="F198" t="s">
+        <v>299</v>
+      </c>
+      <c r="G198" t="s">
+        <v>70</v>
+      </c>
+      <c r="H198" t="s">
+        <v>450</v>
+      </c>
+      <c r="I198">
+        <v>13378</v>
+      </c>
+      <c r="J198" t="s">
+        <v>451</v>
+      </c>
+      <c r="K198" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11">
+      <c r="A199">
+        <v>480900228279</v>
+      </c>
+      <c r="B199" t="s">
+        <v>445</v>
+      </c>
+      <c r="C199" t="s">
+        <v>12</v>
+      </c>
+      <c r="D199" t="s">
+        <v>220</v>
+      </c>
+      <c r="E199" t="s">
+        <v>380</v>
+      </c>
+      <c r="F199" t="s">
+        <v>299</v>
+      </c>
+      <c r="G199" t="s">
+        <v>70</v>
+      </c>
+      <c r="H199" t="s">
+        <v>452</v>
+      </c>
+      <c r="I199">
+        <v>13378</v>
+      </c>
+      <c r="J199" t="s">
+        <v>453</v>
+      </c>
+      <c r="K199" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11">
+      <c r="A200">
+        <v>480900228279</v>
+      </c>
+      <c r="B200" t="s">
+        <v>445</v>
+      </c>
+      <c r="C200" t="s">
+        <v>12</v>
+      </c>
+      <c r="D200" t="s">
+        <v>24</v>
+      </c>
+      <c r="E200" t="s">
+        <v>380</v>
+      </c>
+      <c r="F200" t="s">
+        <v>299</v>
+      </c>
+      <c r="G200" t="s">
+        <v>70</v>
+      </c>
+      <c r="H200" t="s">
+        <v>454</v>
+      </c>
+      <c r="I200">
+        <v>14131</v>
+      </c>
+      <c r="J200" t="s">
+        <v>455</v>
+      </c>
+      <c r="K200" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11">
+      <c r="A201">
+        <v>480900228279</v>
+      </c>
+      <c r="B201" t="s">
+        <v>445</v>
+      </c>
+      <c r="C201" t="s">
+        <v>12</v>
+      </c>
+      <c r="D201" t="s">
+        <v>24</v>
+      </c>
+      <c r="E201" t="s">
+        <v>380</v>
+      </c>
+      <c r="F201" t="s">
+        <v>299</v>
+      </c>
+      <c r="G201" t="s">
+        <v>70</v>
+      </c>
+      <c r="H201" t="s">
+        <v>456</v>
+      </c>
+      <c r="I201">
+        <v>14131</v>
+      </c>
+      <c r="J201" t="s">
+        <v>457</v>
+      </c>
+      <c r="K201" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11">
+      <c r="A202">
+        <v>480900228279</v>
+      </c>
+      <c r="B202" t="s">
+        <v>445</v>
+      </c>
+      <c r="C202" t="s">
+        <v>12</v>
+      </c>
+      <c r="D202" t="s">
+        <v>24</v>
+      </c>
+      <c r="E202" t="s">
+        <v>380</v>
+      </c>
+      <c r="F202" t="s">
+        <v>299</v>
+      </c>
+      <c r="G202" t="s">
+        <v>70</v>
+      </c>
+      <c r="H202" t="s">
+        <v>458</v>
+      </c>
+      <c r="I202">
+        <v>14131</v>
+      </c>
+      <c r="J202" t="s">
+        <v>459</v>
+      </c>
+      <c r="K202" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11">
+      <c r="A203">
+        <v>480900228279</v>
+      </c>
+      <c r="B203" t="s">
+        <v>445</v>
+      </c>
+      <c r="C203" t="s">
+        <v>12</v>
+      </c>
+      <c r="D203" t="s">
+        <v>24</v>
+      </c>
+      <c r="E203" t="s">
+        <v>380</v>
+      </c>
+      <c r="F203" t="s">
+        <v>299</v>
+      </c>
+      <c r="G203" t="s">
+        <v>70</v>
+      </c>
+      <c r="H203" t="s">
+        <v>460</v>
+      </c>
+      <c r="I203">
+        <v>14131</v>
+      </c>
+      <c r="J203" t="s">
+        <v>461</v>
+      </c>
+      <c r="K203" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11">
+      <c r="A204">
+        <v>480900228985</v>
+      </c>
+      <c r="B204" t="s">
+        <v>462</v>
+      </c>
+      <c r="C204" t="s">
+        <v>12</v>
+      </c>
+      <c r="D204" t="s">
+        <v>38</v>
+      </c>
+      <c r="E204" t="s">
+        <v>380</v>
+      </c>
+      <c r="F204" t="s">
+        <v>299</v>
+      </c>
+      <c r="G204" t="s">
+        <v>70</v>
+      </c>
+      <c r="H204" t="s">
+        <v>463</v>
+      </c>
+      <c r="I204" t="s">
+        <v>464</v>
+      </c>
+      <c r="J204" t="s">
+        <v>465</v>
+      </c>
+      <c r="K204" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11">
+      <c r="A205">
+        <v>480900228985</v>
+      </c>
+      <c r="B205" t="s">
+        <v>462</v>
+      </c>
+      <c r="C205" t="s">
+        <v>12</v>
+      </c>
+      <c r="D205" t="s">
+        <v>24</v>
+      </c>
+      <c r="E205" t="s">
+        <v>380</v>
+      </c>
+      <c r="F205" t="s">
+        <v>299</v>
+      </c>
+      <c r="G205" t="s">
+        <v>70</v>
+      </c>
+      <c r="H205" t="s">
+        <v>466</v>
+      </c>
+      <c r="I205">
+        <v>14035</v>
+      </c>
+      <c r="J205" t="s">
+        <v>467</v>
+      </c>
+      <c r="K205" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11">
+      <c r="A206">
+        <v>480900228985</v>
+      </c>
+      <c r="B206" t="s">
+        <v>462</v>
+      </c>
+      <c r="C206" t="s">
+        <v>12</v>
+      </c>
+      <c r="D206" t="s">
+        <v>24</v>
+      </c>
+      <c r="E206" t="s">
+        <v>380</v>
+      </c>
+      <c r="F206" t="s">
+        <v>299</v>
+      </c>
+      <c r="G206" t="s">
+        <v>70</v>
+      </c>
+      <c r="H206" t="s">
+        <v>468</v>
+      </c>
+      <c r="I206">
+        <v>14035</v>
+      </c>
+      <c r="J206" t="s">
+        <v>469</v>
+      </c>
+      <c r="K206" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11">
+      <c r="A207">
+        <v>480900228985</v>
+      </c>
+      <c r="B207" t="s">
+        <v>462</v>
+      </c>
+      <c r="C207" t="s">
+        <v>12</v>
+      </c>
+      <c r="D207" t="s">
+        <v>24</v>
+      </c>
+      <c r="E207" t="s">
+        <v>380</v>
+      </c>
+      <c r="F207" t="s">
+        <v>299</v>
+      </c>
+      <c r="G207" t="s">
+        <v>70</v>
+      </c>
+      <c r="H207" t="s">
+        <v>470</v>
+      </c>
+      <c r="I207">
+        <v>14035</v>
+      </c>
+      <c r="J207" t="s">
+        <v>471</v>
+      </c>
+      <c r="K207" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11">
+      <c r="A208">
+        <v>480900228985</v>
+      </c>
+      <c r="B208" t="s">
+        <v>462</v>
+      </c>
+      <c r="C208" t="s">
+        <v>12</v>
+      </c>
+      <c r="D208" t="s">
+        <v>24</v>
+      </c>
+      <c r="E208" t="s">
+        <v>380</v>
+      </c>
+      <c r="F208" t="s">
+        <v>299</v>
+      </c>
+      <c r="G208" t="s">
+        <v>70</v>
+      </c>
+      <c r="H208" t="s">
+        <v>472</v>
+      </c>
+      <c r="I208">
+        <v>14035</v>
+      </c>
+      <c r="J208" t="s">
+        <v>473</v>
+      </c>
+      <c r="K208" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11">
+      <c r="A209">
+        <v>480900228985</v>
+      </c>
+      <c r="B209" t="s">
+        <v>462</v>
+      </c>
+      <c r="C209" t="s">
+        <v>12</v>
+      </c>
+      <c r="D209" t="s">
+        <v>13</v>
+      </c>
+      <c r="E209" t="s">
+        <v>380</v>
+      </c>
+      <c r="F209" t="s">
+        <v>299</v>
+      </c>
+      <c r="G209" t="s">
+        <v>70</v>
+      </c>
+      <c r="H209" t="s">
+        <v>474</v>
+      </c>
+      <c r="I209">
+        <v>16047</v>
+      </c>
+      <c r="J209" t="s">
+        <v>475</v>
+      </c>
+      <c r="K209" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11">
+      <c r="A210">
+        <v>480900228985</v>
+      </c>
+      <c r="B210" t="s">
+        <v>462</v>
+      </c>
+      <c r="C210" t="s">
+        <v>12</v>
+      </c>
+      <c r="D210" t="s">
+        <v>13</v>
+      </c>
+      <c r="E210" t="s">
+        <v>380</v>
+      </c>
+      <c r="F210" t="s">
+        <v>299</v>
+      </c>
+      <c r="G210" t="s">
+        <v>70</v>
+      </c>
+      <c r="H210" t="s">
+        <v>476</v>
+      </c>
+      <c r="I210">
+        <v>16047</v>
+      </c>
+      <c r="J210" t="s">
+        <v>477</v>
+      </c>
+      <c r="K210" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11">
+      <c r="A211">
+        <v>480900228985</v>
+      </c>
+      <c r="B211" t="s">
+        <v>462</v>
+      </c>
+      <c r="C211" t="s">
+        <v>12</v>
+      </c>
+      <c r="D211" t="s">
+        <v>13</v>
+      </c>
+      <c r="E211" t="s">
+        <v>380</v>
+      </c>
+      <c r="F211" t="s">
+        <v>299</v>
+      </c>
+      <c r="G211" t="s">
+        <v>70</v>
+      </c>
+      <c r="H211" t="s">
+        <v>478</v>
+      </c>
+      <c r="I211">
+        <v>16035</v>
+      </c>
+      <c r="J211" t="s">
+        <v>479</v>
+      </c>
+      <c r="K211" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11">
+      <c r="A212">
+        <v>480900228985</v>
+      </c>
+      <c r="B212" t="s">
+        <v>462</v>
+      </c>
+      <c r="C212" t="s">
+        <v>12</v>
+      </c>
+      <c r="D212" t="s">
+        <v>13</v>
+      </c>
+      <c r="E212" t="s">
+        <v>380</v>
+      </c>
+      <c r="F212" t="s">
+        <v>299</v>
+      </c>
+      <c r="G212" t="s">
+        <v>70</v>
+      </c>
+      <c r="H212" t="s">
+        <v>480</v>
+      </c>
+      <c r="I212">
+        <v>16035</v>
+      </c>
+      <c r="J212" t="s">
+        <v>481</v>
+      </c>
+      <c r="K212" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11">
+      <c r="A213">
+        <v>480900228985</v>
+      </c>
+      <c r="B213" t="s">
+        <v>462</v>
+      </c>
+      <c r="C213" t="s">
+        <v>12</v>
+      </c>
+      <c r="D213" t="s">
+        <v>24</v>
+      </c>
+      <c r="E213" t="s">
+        <v>380</v>
+      </c>
+      <c r="F213" t="s">
+        <v>299</v>
+      </c>
+      <c r="G213" t="s">
+        <v>70</v>
+      </c>
+      <c r="H213" t="s">
+        <v>482</v>
+      </c>
+      <c r="I213">
+        <v>14073</v>
+      </c>
+      <c r="J213" t="s">
+        <v>483</v>
+      </c>
+      <c r="K213" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11">
+      <c r="A214">
+        <v>480900228985</v>
+      </c>
+      <c r="B214" t="s">
+        <v>462</v>
+      </c>
+      <c r="C214" t="s">
+        <v>12</v>
+      </c>
+      <c r="D214" t="s">
+        <v>38</v>
+      </c>
+      <c r="E214" t="s">
+        <v>380</v>
+      </c>
+      <c r="F214" t="s">
+        <v>299</v>
+      </c>
+      <c r="G214" t="s">
+        <v>70</v>
+      </c>
+      <c r="H214" t="s">
+        <v>484</v>
+      </c>
+      <c r="I214">
+        <v>24033</v>
+      </c>
+      <c r="J214" t="s">
+        <v>485</v>
+      </c>
+      <c r="K214" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11">
+      <c r="A215">
+        <v>480900228985</v>
+      </c>
+      <c r="B215" t="s">
+        <v>462</v>
+      </c>
+      <c r="C215" t="s">
+        <v>12</v>
+      </c>
+      <c r="D215" t="s">
+        <v>38</v>
+      </c>
+      <c r="E215" t="s">
+        <v>380</v>
+      </c>
+      <c r="F215" t="s">
+        <v>299</v>
+      </c>
+      <c r="G215" t="s">
+        <v>70</v>
+      </c>
+      <c r="H215" t="s">
+        <v>486</v>
+      </c>
+      <c r="I215">
+        <v>24033</v>
+      </c>
+      <c r="J215" t="s">
+        <v>411</v>
+      </c>
+      <c r="K215" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11">
+      <c r="A216">
+        <v>480900228985</v>
+      </c>
+      <c r="B216" t="s">
+        <v>462</v>
+      </c>
+      <c r="C216" t="s">
+        <v>12</v>
+      </c>
+      <c r="D216" t="s">
+        <v>38</v>
+      </c>
+      <c r="E216" t="s">
+        <v>380</v>
+      </c>
+      <c r="F216" t="s">
+        <v>299</v>
+      </c>
+      <c r="G216" t="s">
+        <v>70</v>
+      </c>
+      <c r="H216" t="s">
+        <v>487</v>
+      </c>
+      <c r="I216">
+        <v>24028</v>
+      </c>
+      <c r="J216" t="s">
+        <v>488</v>
+      </c>
+      <c r="K216" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11">
+      <c r="A217">
+        <v>480900228985</v>
+      </c>
+      <c r="B217" t="s">
+        <v>462</v>
+      </c>
+      <c r="C217" t="s">
+        <v>12</v>
+      </c>
+      <c r="D217" t="s">
+        <v>38</v>
+      </c>
+      <c r="E217" t="s">
+        <v>380</v>
+      </c>
+      <c r="F217" t="s">
+        <v>299</v>
+      </c>
+      <c r="G217" t="s">
+        <v>70</v>
+      </c>
+      <c r="H217" t="s">
+        <v>489</v>
+      </c>
+      <c r="I217">
+        <v>24028</v>
+      </c>
+      <c r="J217" t="s">
+        <v>490</v>
+      </c>
+      <c r="K217" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11">
+      <c r="A218">
+        <v>480900230506</v>
+      </c>
+      <c r="B218" t="s">
+        <v>491</v>
+      </c>
+      <c r="C218" t="s">
+        <v>12</v>
+      </c>
+      <c r="D218" t="s">
+        <v>48</v>
+      </c>
+      <c r="E218" t="s">
+        <v>380</v>
+      </c>
+      <c r="F218" t="s">
+        <v>299</v>
+      </c>
+      <c r="G218" t="s">
+        <v>70</v>
+      </c>
+      <c r="H218" t="s">
+        <v>492</v>
+      </c>
+      <c r="I218" t="s">
+        <v>493</v>
+      </c>
+      <c r="J218" t="s">
+        <v>494</v>
+      </c>
+      <c r="K218" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11">
+      <c r="A219">
+        <v>480900230506</v>
+      </c>
+      <c r="B219" t="s">
+        <v>491</v>
+      </c>
+      <c r="C219" t="s">
+        <v>12</v>
+      </c>
+      <c r="D219" t="s">
+        <v>48</v>
+      </c>
+      <c r="E219" t="s">
+        <v>380</v>
+      </c>
+      <c r="F219" t="s">
+        <v>299</v>
+      </c>
+      <c r="G219" t="s">
+        <v>70</v>
+      </c>
+      <c r="H219" t="s">
+        <v>495</v>
+      </c>
+      <c r="I219" t="s">
+        <v>493</v>
+      </c>
+      <c r="J219" t="s">
+        <v>496</v>
+      </c>
+      <c r="K219" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11">
+      <c r="A220">
+        <v>480900230506</v>
+      </c>
+      <c r="B220" t="s">
+        <v>491</v>
+      </c>
+      <c r="C220" t="s">
+        <v>12</v>
+      </c>
+      <c r="D220" t="s">
+        <v>48</v>
+      </c>
+      <c r="E220" t="s">
+        <v>380</v>
+      </c>
+      <c r="F220" t="s">
+        <v>299</v>
+      </c>
+      <c r="G220" t="s">
+        <v>70</v>
+      </c>
+      <c r="H220" t="s">
+        <v>497</v>
+      </c>
+      <c r="I220" t="s">
+        <v>493</v>
+      </c>
+      <c r="J220" t="s">
+        <v>498</v>
+      </c>
+      <c r="K220" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11">
+      <c r="A221">
+        <v>480900230506</v>
+      </c>
+      <c r="B221" t="s">
+        <v>491</v>
+      </c>
+      <c r="C221" t="s">
+        <v>12</v>
+      </c>
+      <c r="D221" t="s">
+        <v>48</v>
+      </c>
+      <c r="E221" t="s">
+        <v>380</v>
+      </c>
+      <c r="F221" t="s">
+        <v>299</v>
+      </c>
+      <c r="G221" t="s">
+        <v>70</v>
+      </c>
+      <c r="H221" t="s">
+        <v>499</v>
+      </c>
+      <c r="I221" t="s">
+        <v>493</v>
+      </c>
+      <c r="J221" t="s">
+        <v>500</v>
+      </c>
+      <c r="K221" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11">
+      <c r="A222">
+        <v>480900230506</v>
+      </c>
+      <c r="B222" t="s">
+        <v>491</v>
+      </c>
+      <c r="C222" t="s">
+        <v>12</v>
+      </c>
+      <c r="D222" t="s">
+        <v>48</v>
+      </c>
+      <c r="E222" t="s">
+        <v>380</v>
+      </c>
+      <c r="F222" t="s">
+        <v>299</v>
+      </c>
+      <c r="G222" t="s">
+        <v>70</v>
+      </c>
+      <c r="H222" t="s">
+        <v>501</v>
+      </c>
+      <c r="I222" t="s">
+        <v>493</v>
+      </c>
+      <c r="J222" t="s">
+        <v>502</v>
+      </c>
+      <c r="K222" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11">
+      <c r="A223">
+        <v>480900230506</v>
+      </c>
+      <c r="B223" t="s">
+        <v>491</v>
+      </c>
+      <c r="C223" t="s">
+        <v>12</v>
+      </c>
+      <c r="D223" t="s">
+        <v>48</v>
+      </c>
+      <c r="E223" t="s">
+        <v>380</v>
+      </c>
+      <c r="F223" t="s">
+        <v>299</v>
+      </c>
+      <c r="G223" t="s">
+        <v>70</v>
+      </c>
+      <c r="H223" t="s">
+        <v>503</v>
+      </c>
+      <c r="I223" t="s">
+        <v>493</v>
+      </c>
+      <c r="J223" t="s">
+        <v>504</v>
+      </c>
+      <c r="K223" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11">
+      <c r="A224">
+        <v>480900230506</v>
+      </c>
+      <c r="B224" t="s">
+        <v>491</v>
+      </c>
+      <c r="C224" t="s">
+        <v>12</v>
+      </c>
+      <c r="D224" t="s">
+        <v>48</v>
+      </c>
+      <c r="E224" t="s">
+        <v>380</v>
+      </c>
+      <c r="F224" t="s">
+        <v>299</v>
+      </c>
+      <c r="G224" t="s">
+        <v>70</v>
+      </c>
+      <c r="H224" t="s">
+        <v>505</v>
+      </c>
+      <c r="I224" t="s">
+        <v>493</v>
+      </c>
+      <c r="J224" t="s">
+        <v>506</v>
+      </c>
+      <c r="K224" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11">
+      <c r="A225">
+        <v>480900230506</v>
+      </c>
+      <c r="B225" t="s">
+        <v>491</v>
+      </c>
+      <c r="C225" t="s">
+        <v>12</v>
+      </c>
+      <c r="D225" t="s">
+        <v>58</v>
+      </c>
+      <c r="E225" t="s">
+        <v>380</v>
+      </c>
+      <c r="F225" t="s">
+        <v>299</v>
+      </c>
+      <c r="G225" t="s">
+        <v>70</v>
+      </c>
+      <c r="H225" t="s">
+        <v>507</v>
+      </c>
+      <c r="I225">
+        <v>15064</v>
+      </c>
+      <c r="J225" t="s">
+        <v>508</v>
+      </c>
+      <c r="K225" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11">
+      <c r="A226">
+        <v>480900230506</v>
+      </c>
+      <c r="B226" t="s">
+        <v>491</v>
+      </c>
+      <c r="C226" t="s">
+        <v>12</v>
+      </c>
+      <c r="D226" t="s">
+        <v>58</v>
+      </c>
+      <c r="E226" t="s">
+        <v>380</v>
+      </c>
+      <c r="F226" t="s">
+        <v>299</v>
+      </c>
+      <c r="G226" t="s">
+        <v>70</v>
+      </c>
+      <c r="H226" t="s">
+        <v>509</v>
+      </c>
+      <c r="I226">
+        <v>15064</v>
+      </c>
+      <c r="J226" t="s">
+        <v>510</v>
+      </c>
+      <c r="K226" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11">
+      <c r="A227">
+        <v>480900230506</v>
+      </c>
+      <c r="B227" t="s">
+        <v>491</v>
+      </c>
+      <c r="C227" t="s">
+        <v>12</v>
+      </c>
+      <c r="D227" t="s">
+        <v>48</v>
+      </c>
+      <c r="E227" t="s">
+        <v>380</v>
+      </c>
+      <c r="F227" t="s">
+        <v>299</v>
+      </c>
+      <c r="G227" t="s">
+        <v>70</v>
+      </c>
+      <c r="H227" t="s">
+        <v>511</v>
+      </c>
+      <c r="I227" t="s">
+        <v>512</v>
+      </c>
+      <c r="J227" t="s">
+        <v>513</v>
+      </c>
+      <c r="K227" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11">
+      <c r="A228">
+        <v>480900230506</v>
+      </c>
+      <c r="B228" t="s">
+        <v>491</v>
+      </c>
+      <c r="C228" t="s">
+        <v>12</v>
+      </c>
+      <c r="D228" t="s">
+        <v>48</v>
+      </c>
+      <c r="E228" t="s">
+        <v>380</v>
+      </c>
+      <c r="F228" t="s">
+        <v>299</v>
+      </c>
+      <c r="G228" t="s">
+        <v>70</v>
+      </c>
+      <c r="H228" t="s">
+        <v>514</v>
+      </c>
+      <c r="I228" t="s">
+        <v>512</v>
+      </c>
+      <c r="J228" t="s">
+        <v>515</v>
+      </c>
+      <c r="K228" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11">
+      <c r="A229">
+        <v>480900230506</v>
+      </c>
+      <c r="B229" t="s">
+        <v>491</v>
+      </c>
+      <c r="C229" t="s">
+        <v>12</v>
+      </c>
+      <c r="D229" t="s">
+        <v>43</v>
+      </c>
+      <c r="E229" t="s">
+        <v>380</v>
+      </c>
+      <c r="F229" t="s">
+        <v>299</v>
+      </c>
+      <c r="G229" t="s">
+        <v>70</v>
+      </c>
+      <c r="H229" t="s">
+        <v>516</v>
+      </c>
+      <c r="I229">
+        <v>17024</v>
+      </c>
+      <c r="J229" t="s">
+        <v>517</v>
+      </c>
+      <c r="K229" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11">
+      <c r="A230">
+        <v>480900230506</v>
+      </c>
+      <c r="B230" t="s">
+        <v>491</v>
+      </c>
+      <c r="C230" t="s">
+        <v>12</v>
+      </c>
+      <c r="D230" t="s">
+        <v>43</v>
+      </c>
+      <c r="E230" t="s">
+        <v>380</v>
+      </c>
+      <c r="F230" t="s">
+        <v>299</v>
+      </c>
+      <c r="G230" t="s">
+        <v>70</v>
+      </c>
+      <c r="H230" t="s">
+        <v>518</v>
+      </c>
+      <c r="I230">
+        <v>17024</v>
+      </c>
+      <c r="J230" t="s">
+        <v>519</v>
+      </c>
+      <c r="K230" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11">
+      <c r="A231">
+        <v>480900230506</v>
+      </c>
+      <c r="B231" t="s">
+        <v>491</v>
+      </c>
+      <c r="C231" t="s">
+        <v>12</v>
+      </c>
+      <c r="D231" t="s">
+        <v>13</v>
+      </c>
+      <c r="E231" t="s">
+        <v>380</v>
+      </c>
+      <c r="F231" t="s">
+        <v>299</v>
+      </c>
+      <c r="G231" t="s">
+        <v>70</v>
+      </c>
+      <c r="H231" t="s">
+        <v>520</v>
+      </c>
+      <c r="I231">
+        <v>16027</v>
+      </c>
+      <c r="J231" t="s">
+        <v>521</v>
+      </c>
+      <c r="K231" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11">
+      <c r="A232">
+        <v>480900230506</v>
+      </c>
+      <c r="B232" t="s">
+        <v>491</v>
+      </c>
+      <c r="C232" t="s">
+        <v>12</v>
+      </c>
+      <c r="D232" t="s">
+        <v>13</v>
+      </c>
+      <c r="E232" t="s">
+        <v>380</v>
+      </c>
+      <c r="F232" t="s">
+        <v>299</v>
+      </c>
+      <c r="G232" t="s">
+        <v>70</v>
+      </c>
+      <c r="H232" t="s">
+        <v>522</v>
+      </c>
+      <c r="I232">
+        <v>16027</v>
+      </c>
+      <c r="J232" t="s">
+        <v>523</v>
+      </c>
+      <c r="K232" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11">
+      <c r="A233">
+        <v>480900230506</v>
+      </c>
+      <c r="B233" t="s">
+        <v>491</v>
+      </c>
+      <c r="C233" t="s">
+        <v>12</v>
+      </c>
+      <c r="D233" t="s">
+        <v>13</v>
+      </c>
+      <c r="E233" t="s">
+        <v>380</v>
+      </c>
+      <c r="F233" t="s">
+        <v>299</v>
+      </c>
+      <c r="G233" t="s">
+        <v>70</v>
+      </c>
+      <c r="H233" t="s">
+        <v>524</v>
+      </c>
+      <c r="I233">
+        <v>16027</v>
+      </c>
+      <c r="J233" t="s">
+        <v>525</v>
+      </c>
+      <c r="K233" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11">
+      <c r="A234">
+        <v>480900230506</v>
+      </c>
+      <c r="B234" t="s">
+        <v>491</v>
+      </c>
+      <c r="C234" t="s">
+        <v>12</v>
+      </c>
+      <c r="D234" t="s">
+        <v>13</v>
+      </c>
+      <c r="E234" t="s">
+        <v>380</v>
+      </c>
+      <c r="F234" t="s">
+        <v>299</v>
+      </c>
+      <c r="G234" t="s">
+        <v>70</v>
+      </c>
+      <c r="H234" t="s">
+        <v>526</v>
+      </c>
+      <c r="I234">
+        <v>16027</v>
+      </c>
+      <c r="J234" t="s">
+        <v>527</v>
+      </c>
+      <c r="K234" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11">
+      <c r="A235">
+        <v>480900230506</v>
+      </c>
+      <c r="B235" t="s">
+        <v>491</v>
+      </c>
+      <c r="C235" t="s">
+        <v>12</v>
+      </c>
+      <c r="D235" t="s">
+        <v>13</v>
+      </c>
+      <c r="E235" t="s">
+        <v>380</v>
+      </c>
+      <c r="F235" t="s">
+        <v>299</v>
+      </c>
+      <c r="G235" t="s">
+        <v>70</v>
+      </c>
+      <c r="H235" t="s">
+        <v>528</v>
+      </c>
+      <c r="I235">
+        <v>16020</v>
+      </c>
+      <c r="J235" t="s">
+        <v>529</v>
+      </c>
+      <c r="K235" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11">
+      <c r="A236">
+        <v>480900230506</v>
+      </c>
+      <c r="B236" t="s">
+        <v>491</v>
+      </c>
+      <c r="C236" t="s">
+        <v>12</v>
+      </c>
+      <c r="D236" t="s">
+        <v>13</v>
+      </c>
+      <c r="E236" t="s">
+        <v>380</v>
+      </c>
+      <c r="F236" t="s">
+        <v>299</v>
+      </c>
+      <c r="G236" t="s">
+        <v>70</v>
+      </c>
+      <c r="H236" t="s">
+        <v>530</v>
+      </c>
+      <c r="I236">
+        <v>16020</v>
+      </c>
+      <c r="J236" t="s">
+        <v>531</v>
+      </c>
+      <c r="K236" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11">
+      <c r="A237">
+        <v>480900237866</v>
+      </c>
+      <c r="B237" t="s">
+        <v>532</v>
+      </c>
+      <c r="C237" t="s">
+        <v>12</v>
+      </c>
+      <c r="D237" t="s">
+        <v>48</v>
+      </c>
+      <c r="E237" t="s">
+        <v>380</v>
+      </c>
+      <c r="F237" t="s">
+        <v>299</v>
+      </c>
+      <c r="G237" t="s">
+        <v>70</v>
+      </c>
+      <c r="H237" t="s">
+        <v>533</v>
+      </c>
+      <c r="I237" t="s">
+        <v>534</v>
+      </c>
+      <c r="J237" t="s">
+        <v>535</v>
+      </c>
+      <c r="K237" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11">
+      <c r="A238">
+        <v>480900237866</v>
+      </c>
+      <c r="B238" t="s">
+        <v>532</v>
+      </c>
+      <c r="C238" t="s">
+        <v>12</v>
+      </c>
+      <c r="D238" t="s">
+        <v>48</v>
+      </c>
+      <c r="E238" t="s">
+        <v>380</v>
+      </c>
+      <c r="F238" t="s">
+        <v>299</v>
+      </c>
+      <c r="G238" t="s">
+        <v>70</v>
+      </c>
+      <c r="H238" t="s">
+        <v>536</v>
+      </c>
+      <c r="I238" t="s">
+        <v>537</v>
+      </c>
+      <c r="J238" t="s">
+        <v>538</v>
+      </c>
+      <c r="K238" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11">
+      <c r="A239">
+        <v>480900237866</v>
+      </c>
+      <c r="B239" t="s">
+        <v>532</v>
+      </c>
+      <c r="C239" t="s">
+        <v>12</v>
+      </c>
+      <c r="D239" t="s">
+        <v>48</v>
+      </c>
+      <c r="E239" t="s">
+        <v>380</v>
+      </c>
+      <c r="F239" t="s">
+        <v>299</v>
+      </c>
+      <c r="G239" t="s">
+        <v>70</v>
+      </c>
+      <c r="H239" t="s">
+        <v>539</v>
+      </c>
+      <c r="I239" t="s">
+        <v>537</v>
+      </c>
+      <c r="J239" t="s">
+        <v>540</v>
+      </c>
+      <c r="K239" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11">
+      <c r="A240">
+        <v>480900237866</v>
+      </c>
+      <c r="B240" t="s">
+        <v>532</v>
+      </c>
+      <c r="C240" t="s">
+        <v>12</v>
+      </c>
+      <c r="D240" t="s">
+        <v>48</v>
+      </c>
+      <c r="E240" t="s">
+        <v>380</v>
+      </c>
+      <c r="F240" t="s">
+        <v>299</v>
+      </c>
+      <c r="G240" t="s">
+        <v>70</v>
+      </c>
+      <c r="H240" t="s">
+        <v>541</v>
+      </c>
+      <c r="I240" t="s">
+        <v>537</v>
+      </c>
+      <c r="J240" t="s">
+        <v>542</v>
+      </c>
+      <c r="K240" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11">
+      <c r="A241">
+        <v>480900237866</v>
+      </c>
+      <c r="B241" t="s">
+        <v>532</v>
+      </c>
+      <c r="C241" t="s">
+        <v>12</v>
+      </c>
+      <c r="D241" t="s">
+        <v>48</v>
+      </c>
+      <c r="E241" t="s">
+        <v>380</v>
+      </c>
+      <c r="F241" t="s">
+        <v>299</v>
+      </c>
+      <c r="G241" t="s">
+        <v>70</v>
+      </c>
+      <c r="H241" t="s">
+        <v>543</v>
+      </c>
+      <c r="I241" t="s">
+        <v>537</v>
+      </c>
+      <c r="J241" t="s">
+        <v>544</v>
+      </c>
+      <c r="K241" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11">
+      <c r="A242">
+        <v>480900237866</v>
+      </c>
+      <c r="B242" t="s">
+        <v>532</v>
+      </c>
+      <c r="C242" t="s">
+        <v>12</v>
+      </c>
+      <c r="D242" t="s">
+        <v>48</v>
+      </c>
+      <c r="E242" t="s">
+        <v>380</v>
+      </c>
+      <c r="F242" t="s">
+        <v>299</v>
+      </c>
+      <c r="G242" t="s">
+        <v>70</v>
+      </c>
+      <c r="H242" t="s">
+        <v>545</v>
+      </c>
+      <c r="I242" t="s">
+        <v>537</v>
+      </c>
+      <c r="J242" t="s">
+        <v>546</v>
+      </c>
+      <c r="K242" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11">
+      <c r="A243">
+        <v>480900237866</v>
+      </c>
+      <c r="B243" t="s">
+        <v>532</v>
+      </c>
+      <c r="C243" t="s">
+        <v>12</v>
+      </c>
+      <c r="D243" t="s">
+        <v>48</v>
+      </c>
+      <c r="E243" t="s">
+        <v>380</v>
+      </c>
+      <c r="F243" t="s">
+        <v>299</v>
+      </c>
+      <c r="G243" t="s">
+        <v>70</v>
+      </c>
+      <c r="H243" t="s">
+        <v>547</v>
+      </c>
+      <c r="I243" t="s">
+        <v>537</v>
+      </c>
+      <c r="J243" t="s">
+        <v>548</v>
+      </c>
+      <c r="K243" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11">
+      <c r="A244">
+        <v>480900216584</v>
+      </c>
+      <c r="B244" t="s">
+        <v>549</v>
+      </c>
+      <c r="C244" t="s">
+        <v>12</v>
+      </c>
+      <c r="D244" t="s">
+        <v>15</v>
+      </c>
+      <c r="E244" t="s">
+        <v>550</v>
+      </c>
+      <c r="F244" t="s">
+        <v>380</v>
+      </c>
+      <c r="G244" t="s">
+        <v>70</v>
+      </c>
+      <c r="H244" t="s">
+        <v>551</v>
+      </c>
+      <c r="I244">
+        <v>24047</v>
+      </c>
+      <c r="J244" t="s">
+        <v>552</v>
+      </c>
+      <c r="K244" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11">
+      <c r="A245">
+        <v>480900216795</v>
+      </c>
+      <c r="B245" t="s">
+        <v>553</v>
+      </c>
+      <c r="C245" t="s">
+        <v>12</v>
+      </c>
+      <c r="D245" t="s">
+        <v>24</v>
+      </c>
+      <c r="E245" t="s">
+        <v>550</v>
+      </c>
+      <c r="F245" t="s">
+        <v>380</v>
+      </c>
+      <c r="G245" t="s">
+        <v>70</v>
+      </c>
+      <c r="H245" t="s">
+        <v>554</v>
+      </c>
+      <c r="I245">
+        <v>14074</v>
+      </c>
+      <c r="J245" t="s">
+        <v>555</v>
+      </c>
+      <c r="K245" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11">
+      <c r="A246">
+        <v>480900216795</v>
+      </c>
+      <c r="B246" t="s">
+        <v>553</v>
+      </c>
+      <c r="C246" t="s">
+        <v>12</v>
+      </c>
+      <c r="D246" t="s">
+        <v>24</v>
+      </c>
+      <c r="E246" t="s">
+        <v>550</v>
+      </c>
+      <c r="F246" t="s">
+        <v>380</v>
+      </c>
+      <c r="G246" t="s">
+        <v>70</v>
+      </c>
+      <c r="H246" t="s">
+        <v>556</v>
+      </c>
+      <c r="I246">
+        <v>14074</v>
+      </c>
+      <c r="J246" t="s">
+        <v>557</v>
+      </c>
+      <c r="K246" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11">
+      <c r="A247">
+        <v>480900216795</v>
+      </c>
+      <c r="B247" t="s">
+        <v>553</v>
+      </c>
+      <c r="C247" t="s">
+        <v>12</v>
+      </c>
+      <c r="D247" t="s">
+        <v>24</v>
+      </c>
+      <c r="E247" t="s">
+        <v>550</v>
+      </c>
+      <c r="F247" t="s">
+        <v>380</v>
+      </c>
+      <c r="G247" t="s">
+        <v>70</v>
+      </c>
+      <c r="H247" t="s">
+        <v>558</v>
+      </c>
+      <c r="I247">
+        <v>14060</v>
+      </c>
+      <c r="J247" t="s">
+        <v>559</v>
+      </c>
+      <c r="K247" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11">
+      <c r="A248">
+        <v>480900216795</v>
+      </c>
+      <c r="B248" t="s">
+        <v>553</v>
+      </c>
+      <c r="C248" t="s">
+        <v>12</v>
+      </c>
+      <c r="D248" t="s">
+        <v>24</v>
+      </c>
+      <c r="E248" t="s">
+        <v>550</v>
+      </c>
+      <c r="F248" t="s">
+        <v>380</v>
+      </c>
+      <c r="G248" t="s">
+        <v>70</v>
+      </c>
+      <c r="H248" t="s">
+        <v>560</v>
+      </c>
+      <c r="I248">
+        <v>14060</v>
+      </c>
+      <c r="J248" t="s">
+        <v>561</v>
+      </c>
+      <c r="K248" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11">
+      <c r="A249">
+        <v>480900216795</v>
+      </c>
+      <c r="B249" t="s">
+        <v>553</v>
+      </c>
+      <c r="C249" t="s">
+        <v>12</v>
+      </c>
+      <c r="D249" t="s">
+        <v>24</v>
+      </c>
+      <c r="E249" t="s">
+        <v>550</v>
+      </c>
+      <c r="F249" t="s">
+        <v>380</v>
+      </c>
+      <c r="G249" t="s">
+        <v>70</v>
+      </c>
+      <c r="H249" t="s">
+        <v>562</v>
+      </c>
+      <c r="I249">
+        <v>14060</v>
+      </c>
+      <c r="J249" t="s">
+        <v>563</v>
+      </c>
+      <c r="K249" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11">
+      <c r="A250">
+        <v>480900216795</v>
+      </c>
+      <c r="B250" t="s">
+        <v>553</v>
+      </c>
+      <c r="C250" t="s">
+        <v>12</v>
+      </c>
+      <c r="D250" t="s">
+        <v>24</v>
+      </c>
+      <c r="E250" t="s">
+        <v>550</v>
+      </c>
+      <c r="F250" t="s">
+        <v>380</v>
+      </c>
+      <c r="G250" t="s">
+        <v>70</v>
+      </c>
+      <c r="H250" t="s">
+        <v>564</v>
+      </c>
+      <c r="I250">
+        <v>14060</v>
+      </c>
+      <c r="J250" t="s">
+        <v>565</v>
+      </c>
+      <c r="K250" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11">
+      <c r="A251">
+        <v>480900216795</v>
+      </c>
+      <c r="B251" t="s">
+        <v>553</v>
+      </c>
+      <c r="C251" t="s">
+        <v>12</v>
+      </c>
+      <c r="D251" t="s">
+        <v>24</v>
+      </c>
+      <c r="E251" t="s">
+        <v>550</v>
+      </c>
+      <c r="F251" t="s">
+        <v>380</v>
+      </c>
+      <c r="G251" t="s">
+        <v>70</v>
+      </c>
+      <c r="H251" t="s">
+        <v>566</v>
+      </c>
+      <c r="I251">
+        <v>14060</v>
+      </c>
+      <c r="J251" t="s">
+        <v>567</v>
+      </c>
+      <c r="K251" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11">
+      <c r="A252">
+        <v>480900216795</v>
+      </c>
+      <c r="B252" t="s">
+        <v>553</v>
+      </c>
+      <c r="C252" t="s">
+        <v>12</v>
+      </c>
+      <c r="D252" t="s">
+        <v>24</v>
+      </c>
+      <c r="E252" t="s">
+        <v>550</v>
+      </c>
+      <c r="F252" t="s">
+        <v>380</v>
+      </c>
+      <c r="G252" t="s">
+        <v>70</v>
+      </c>
+      <c r="H252" t="s">
+        <v>568</v>
+      </c>
+      <c r="I252">
+        <v>14060</v>
+      </c>
+      <c r="J252" t="s">
+        <v>569</v>
+      </c>
+      <c r="K252" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11">
+      <c r="A253">
+        <v>480900216795</v>
+      </c>
+      <c r="B253" t="s">
+        <v>553</v>
+      </c>
+      <c r="C253" t="s">
+        <v>12</v>
+      </c>
+      <c r="D253" t="s">
+        <v>220</v>
+      </c>
+      <c r="E253" t="s">
+        <v>550</v>
+      </c>
+      <c r="F253" t="s">
+        <v>380</v>
+      </c>
+      <c r="G253" t="s">
+        <v>70</v>
+      </c>
+      <c r="H253" t="s">
+        <v>570</v>
+      </c>
+      <c r="I253">
+        <v>13348</v>
+      </c>
+      <c r="J253" t="s">
+        <v>571</v>
+      </c>
+      <c r="K253" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11">
+      <c r="A254">
+        <v>480900216795</v>
+      </c>
+      <c r="B254" t="s">
+        <v>553</v>
+      </c>
+      <c r="C254" t="s">
+        <v>12</v>
+      </c>
+      <c r="D254" t="s">
+        <v>220</v>
+      </c>
+      <c r="E254" t="s">
+        <v>550</v>
+      </c>
+      <c r="F254" t="s">
+        <v>380</v>
+      </c>
+      <c r="G254" t="s">
+        <v>70</v>
+      </c>
+      <c r="H254" t="s">
+        <v>572</v>
+      </c>
+      <c r="I254">
+        <v>13348</v>
+      </c>
+      <c r="J254" t="s">
+        <v>573</v>
+      </c>
+      <c r="K254" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11">
+      <c r="A255">
+        <v>480900216795</v>
+      </c>
+      <c r="B255" t="s">
+        <v>553</v>
+      </c>
+      <c r="C255" t="s">
+        <v>12</v>
+      </c>
+      <c r="D255" t="s">
+        <v>220</v>
+      </c>
+      <c r="E255" t="s">
+        <v>550</v>
+      </c>
+      <c r="F255" t="s">
+        <v>380</v>
+      </c>
+      <c r="G255" t="s">
+        <v>70</v>
+      </c>
+      <c r="H255" t="s">
+        <v>574</v>
+      </c>
+      <c r="I255">
+        <v>13348</v>
+      </c>
+      <c r="J255" t="s">
+        <v>575</v>
+      </c>
+      <c r="K255" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11">
+      <c r="A256">
+        <v>480900216795</v>
+      </c>
+      <c r="B256" t="s">
+        <v>553</v>
+      </c>
+      <c r="C256" t="s">
+        <v>12</v>
+      </c>
+      <c r="D256" t="s">
+        <v>48</v>
+      </c>
+      <c r="E256" t="s">
+        <v>550</v>
+      </c>
+      <c r="F256" t="s">
+        <v>380</v>
+      </c>
+      <c r="G256" t="s">
+        <v>70</v>
+      </c>
+      <c r="H256" t="s">
+        <v>576</v>
+      </c>
+      <c r="I256" t="s">
+        <v>577</v>
+      </c>
+      <c r="J256" t="s">
+        <v>578</v>
+      </c>
+      <c r="K256" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11">
+      <c r="A257">
+        <v>480900216795</v>
+      </c>
+      <c r="B257" t="s">
+        <v>553</v>
+      </c>
+      <c r="C257" t="s">
+        <v>12</v>
+      </c>
+      <c r="D257" t="s">
+        <v>48</v>
+      </c>
+      <c r="E257" t="s">
+        <v>550</v>
+      </c>
+      <c r="F257" t="s">
+        <v>380</v>
+      </c>
+      <c r="G257" t="s">
+        <v>70</v>
+      </c>
+      <c r="H257" t="s">
+        <v>579</v>
+      </c>
+      <c r="I257" t="s">
+        <v>577</v>
+      </c>
+      <c r="J257" t="s">
+        <v>580</v>
+      </c>
+      <c r="K257" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="258" spans="1:11">
+      <c r="A258">
+        <v>480900216795</v>
+      </c>
+      <c r="B258" t="s">
+        <v>553</v>
+      </c>
+      <c r="C258" t="s">
+        <v>12</v>
+      </c>
+      <c r="D258" t="s">
+        <v>48</v>
+      </c>
+      <c r="E258" t="s">
+        <v>550</v>
+      </c>
+      <c r="F258" t="s">
+        <v>380</v>
+      </c>
+      <c r="G258" t="s">
+        <v>70</v>
+      </c>
+      <c r="H258" t="s">
+        <v>581</v>
+      </c>
+      <c r="I258" t="s">
+        <v>577</v>
+      </c>
+      <c r="J258" t="s">
+        <v>582</v>
+      </c>
+      <c r="K258" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="259" spans="1:11">
+      <c r="A259">
+        <v>480900216795</v>
+      </c>
+      <c r="B259" t="s">
+        <v>553</v>
+      </c>
+      <c r="C259" t="s">
+        <v>12</v>
+      </c>
+      <c r="D259" t="s">
+        <v>48</v>
+      </c>
+      <c r="E259" t="s">
+        <v>550</v>
+      </c>
+      <c r="F259" t="s">
+        <v>380</v>
+      </c>
+      <c r="G259" t="s">
+        <v>70</v>
+      </c>
+      <c r="H259" t="s">
+        <v>583</v>
+      </c>
+      <c r="I259" t="s">
+        <v>577</v>
+      </c>
+      <c r="J259" t="s">
+        <v>584</v>
+      </c>
+      <c r="K259" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="260" spans="1:11">
+      <c r="A260">
+        <v>480900216928</v>
+      </c>
+      <c r="B260" t="s">
+        <v>585</v>
+      </c>
+      <c r="C260" t="s">
+        <v>12</v>
+      </c>
+      <c r="D260" t="s">
+        <v>38</v>
+      </c>
+      <c r="E260" t="s">
+        <v>550</v>
+      </c>
+      <c r="F260" t="s">
+        <v>380</v>
+      </c>
+      <c r="G260" t="s">
+        <v>70</v>
+      </c>
+      <c r="H260" t="s">
+        <v>586</v>
+      </c>
+      <c r="I260">
+        <v>24039</v>
+      </c>
+      <c r="J260" t="s">
+        <v>587</v>
+      </c>
+      <c r="K260" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11">
+      <c r="A261">
+        <v>480900216928</v>
+      </c>
+      <c r="B261" t="s">
+        <v>585</v>
+      </c>
+      <c r="C261" t="s">
+        <v>12</v>
+      </c>
+      <c r="D261" t="s">
+        <v>588</v>
+      </c>
+      <c r="E261" t="s">
+        <v>550</v>
+      </c>
+      <c r="F261" t="s">
+        <v>380</v>
+      </c>
+      <c r="G261" t="s">
+        <v>70</v>
+      </c>
+      <c r="H261" t="s">
+        <v>589</v>
+      </c>
+      <c r="I261">
+        <v>11026</v>
+      </c>
+      <c r="J261" t="s">
+        <v>590</v>
+      </c>
+      <c r="K261" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11">
+      <c r="A262">
+        <v>480900216928</v>
+      </c>
+      <c r="B262" t="s">
+        <v>585</v>
+      </c>
+      <c r="C262" t="s">
+        <v>12</v>
+      </c>
+      <c r="D262" t="s">
+        <v>588</v>
+      </c>
+      <c r="E262" t="s">
+        <v>550</v>
+      </c>
+      <c r="F262" t="s">
+        <v>380</v>
+      </c>
+      <c r="G262" t="s">
+        <v>70</v>
+      </c>
+      <c r="H262" t="s">
+        <v>591</v>
+      </c>
+      <c r="I262">
+        <v>11026</v>
+      </c>
+      <c r="J262" t="s">
+        <v>592</v>
+      </c>
+      <c r="K262" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11">
+      <c r="A263">
+        <v>480900216928</v>
+      </c>
+      <c r="B263" t="s">
+        <v>585</v>
+      </c>
+      <c r="C263" t="s">
+        <v>12</v>
+      </c>
+      <c r="D263" t="s">
+        <v>588</v>
+      </c>
+      <c r="E263" t="s">
+        <v>550</v>
+      </c>
+      <c r="F263" t="s">
+        <v>380</v>
+      </c>
+      <c r="G263" t="s">
+        <v>70</v>
+      </c>
+      <c r="H263" t="s">
+        <v>593</v>
+      </c>
+      <c r="I263">
+        <v>11026</v>
+      </c>
+      <c r="J263" t="s">
+        <v>594</v>
+      </c>
+      <c r="K263" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11">
+      <c r="A264">
+        <v>480900216928</v>
+      </c>
+      <c r="B264" t="s">
+        <v>585</v>
+      </c>
+      <c r="C264" t="s">
+        <v>12</v>
+      </c>
+      <c r="D264" t="s">
+        <v>38</v>
+      </c>
+      <c r="E264" t="s">
+        <v>550</v>
+      </c>
+      <c r="F264" t="s">
+        <v>380</v>
+      </c>
+      <c r="G264" t="s">
+        <v>70</v>
+      </c>
+      <c r="H264" t="s">
+        <v>595</v>
+      </c>
+      <c r="I264">
+        <v>24046</v>
+      </c>
+      <c r="J264" t="s">
+        <v>596</v>
+      </c>
+      <c r="K264" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11">
+      <c r="A265">
+        <v>480900216928</v>
+      </c>
+      <c r="B265" t="s">
+        <v>585</v>
+      </c>
+      <c r="C265" t="s">
+        <v>12</v>
+      </c>
+      <c r="D265" t="s">
+        <v>38</v>
+      </c>
+      <c r="E265" t="s">
+        <v>550</v>
+      </c>
+      <c r="F265" t="s">
+        <v>380</v>
+      </c>
+      <c r="G265" t="s">
+        <v>70</v>
+      </c>
+      <c r="H265" t="s">
+        <v>597</v>
+      </c>
+      <c r="I265">
+        <v>24046</v>
+      </c>
+      <c r="J265" t="s">
+        <v>167</v>
+      </c>
+      <c r="K265" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11">
+      <c r="A266">
+        <v>480900216928</v>
+      </c>
+      <c r="B266" t="s">
+        <v>585</v>
+      </c>
+      <c r="C266" t="s">
+        <v>12</v>
+      </c>
+      <c r="D266" t="s">
+        <v>38</v>
+      </c>
+      <c r="E266" t="s">
+        <v>550</v>
+      </c>
+      <c r="F266" t="s">
+        <v>380</v>
+      </c>
+      <c r="G266" t="s">
+        <v>70</v>
+      </c>
+      <c r="H266" t="s">
+        <v>598</v>
+      </c>
+      <c r="I266">
+        <v>24046</v>
+      </c>
+      <c r="J266" t="s">
+        <v>599</v>
+      </c>
+      <c r="K266" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11">
+      <c r="A267">
+        <v>480900216928</v>
+      </c>
+      <c r="B267" t="s">
+        <v>585</v>
+      </c>
+      <c r="C267" t="s">
+        <v>12</v>
+      </c>
+      <c r="D267" t="s">
+        <v>38</v>
+      </c>
+      <c r="E267" t="s">
+        <v>550</v>
+      </c>
+      <c r="F267" t="s">
+        <v>380</v>
+      </c>
+      <c r="G267" t="s">
+        <v>70</v>
+      </c>
+      <c r="H267" t="s">
+        <v>600</v>
+      </c>
+      <c r="I267">
+        <v>24046</v>
+      </c>
+      <c r="J267" t="s">
+        <v>601</v>
+      </c>
+      <c r="K267" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="268" spans="1:11">
+      <c r="A268">
+        <v>480900216928</v>
+      </c>
+      <c r="B268" t="s">
+        <v>585</v>
+      </c>
+      <c r="C268" t="s">
+        <v>12</v>
+      </c>
+      <c r="D268" t="s">
+        <v>38</v>
+      </c>
+      <c r="E268" t="s">
+        <v>550</v>
+      </c>
+      <c r="F268" t="s">
+        <v>380</v>
+      </c>
+      <c r="G268" t="s">
+        <v>70</v>
+      </c>
+      <c r="H268" t="s">
+        <v>602</v>
+      </c>
+      <c r="I268">
+        <v>24046</v>
+      </c>
+      <c r="J268" t="s">
+        <v>603</v>
+      </c>
+      <c r="K268" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="269" spans="1:11">
+      <c r="A269">
+        <v>480900216928</v>
+      </c>
+      <c r="B269" t="s">
+        <v>585</v>
+      </c>
+      <c r="C269" t="s">
+        <v>12</v>
+      </c>
+      <c r="D269" t="s">
+        <v>38</v>
+      </c>
+      <c r="E269" t="s">
+        <v>550</v>
+      </c>
+      <c r="F269" t="s">
+        <v>380</v>
+      </c>
+      <c r="G269" t="s">
+        <v>70</v>
+      </c>
+      <c r="H269" t="s">
+        <v>604</v>
+      </c>
+      <c r="I269">
+        <v>24036</v>
+      </c>
+      <c r="J269" t="s">
+        <v>605</v>
+      </c>
+      <c r="K269" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11">
+      <c r="A270">
+        <v>480900216928</v>
+      </c>
+      <c r="B270" t="s">
+        <v>585</v>
+      </c>
+      <c r="C270" t="s">
+        <v>12</v>
+      </c>
+      <c r="D270" t="s">
+        <v>38</v>
+      </c>
+      <c r="E270" t="s">
+        <v>550</v>
+      </c>
+      <c r="F270" t="s">
+        <v>380</v>
+      </c>
+      <c r="G270" t="s">
+        <v>70</v>
+      </c>
+      <c r="H270" t="s">
+        <v>606</v>
+      </c>
+      <c r="I270">
+        <v>24036</v>
+      </c>
+      <c r="J270" t="s">
+        <v>607</v>
+      </c>
+      <c r="K270" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11">
+      <c r="A271">
+        <v>480900216928</v>
+      </c>
+      <c r="B271" t="s">
+        <v>585</v>
+      </c>
+      <c r="C271" t="s">
+        <v>12</v>
+      </c>
+      <c r="D271" t="s">
+        <v>58</v>
+      </c>
+      <c r="E271" t="s">
+        <v>550</v>
+      </c>
+      <c r="F271" t="s">
+        <v>380</v>
+      </c>
+      <c r="G271" t="s">
+        <v>70</v>
+      </c>
+      <c r="H271" t="s">
+        <v>608</v>
+      </c>
+      <c r="I271">
+        <v>15014</v>
+      </c>
+      <c r="J271" t="s">
+        <v>609</v>
+      </c>
+      <c r="K271" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11">
+      <c r="A272">
+        <v>480900216928</v>
+      </c>
+      <c r="B272" t="s">
+        <v>585</v>
+      </c>
+      <c r="C272" t="s">
+        <v>12</v>
+      </c>
+      <c r="D272" t="s">
+        <v>58</v>
+      </c>
+      <c r="E272" t="s">
+        <v>550</v>
+      </c>
+      <c r="F272" t="s">
+        <v>380</v>
+      </c>
+      <c r="G272" t="s">
+        <v>70</v>
+      </c>
+      <c r="H272" t="s">
+        <v>610</v>
+      </c>
+      <c r="I272">
+        <v>15014</v>
+      </c>
+      <c r="J272" t="s">
+        <v>611</v>
+      </c>
+      <c r="K272" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11">
+      <c r="A273">
+        <v>480900216928</v>
+      </c>
+      <c r="B273" t="s">
+        <v>585</v>
+      </c>
+      <c r="C273" t="s">
+        <v>12</v>
+      </c>
+      <c r="D273" t="s">
+        <v>58</v>
+      </c>
+      <c r="E273" t="s">
+        <v>550</v>
+      </c>
+      <c r="F273" t="s">
+        <v>380</v>
+      </c>
+      <c r="G273" t="s">
+        <v>70</v>
+      </c>
+      <c r="H273" t="s">
+        <v>612</v>
+      </c>
+      <c r="I273">
+        <v>15014</v>
+      </c>
+      <c r="J273" t="s">
+        <v>613</v>
+      </c>
+      <c r="K273" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11">
+      <c r="A274">
+        <v>480900216928</v>
+      </c>
+      <c r="B274" t="s">
+        <v>585</v>
+      </c>
+      <c r="C274" t="s">
+        <v>12</v>
+      </c>
+      <c r="D274" t="s">
+        <v>24</v>
+      </c>
+      <c r="E274" t="s">
+        <v>550</v>
+      </c>
+      <c r="F274" t="s">
+        <v>380</v>
+      </c>
+      <c r="G274" t="s">
+        <v>70</v>
+      </c>
+      <c r="H274" t="s">
+        <v>614</v>
+      </c>
+      <c r="I274">
+        <v>14111</v>
+      </c>
+      <c r="J274" t="s">
+        <v>615</v>
+      </c>
+      <c r="K274" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11">
+      <c r="A275">
+        <v>480900216928</v>
+      </c>
+      <c r="B275" t="s">
+        <v>585</v>
+      </c>
+      <c r="C275" t="s">
+        <v>12</v>
+      </c>
+      <c r="D275" t="s">
+        <v>24</v>
+      </c>
+      <c r="E275" t="s">
+        <v>550</v>
+      </c>
+      <c r="F275" t="s">
+        <v>380</v>
+      </c>
+      <c r="G275" t="s">
+        <v>70</v>
+      </c>
+      <c r="H275" t="s">
+        <v>616</v>
+      </c>
+      <c r="I275">
+        <v>14111</v>
+      </c>
+      <c r="J275" t="s">
+        <v>617</v>
+      </c>
+      <c r="K275" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11">
+      <c r="A276">
+        <v>480900216928</v>
+      </c>
+      <c r="B276" t="s">
+        <v>585</v>
+      </c>
+      <c r="C276" t="s">
+        <v>12</v>
+      </c>
+      <c r="D276" t="s">
+        <v>24</v>
+      </c>
+      <c r="E276" t="s">
+        <v>550</v>
+      </c>
+      <c r="F276" t="s">
+        <v>380</v>
+      </c>
+      <c r="G276" t="s">
+        <v>70</v>
+      </c>
+      <c r="H276" t="s">
+        <v>618</v>
+      </c>
+      <c r="I276">
+        <v>14111</v>
+      </c>
+      <c r="J276" t="s">
+        <v>619</v>
+      </c>
+      <c r="K276" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="277" spans="1:11">
+      <c r="A277">
+        <v>480900216928</v>
+      </c>
+      <c r="B277" t="s">
+        <v>585</v>
+      </c>
+      <c r="C277" t="s">
+        <v>12</v>
+      </c>
+      <c r="D277" t="s">
+        <v>108</v>
+      </c>
+      <c r="E277" t="s">
+        <v>550</v>
+      </c>
+      <c r="F277" t="s">
+        <v>380</v>
+      </c>
+      <c r="G277" t="s">
+        <v>70</v>
+      </c>
+      <c r="H277" t="s">
+        <v>620</v>
+      </c>
+      <c r="I277">
+        <v>12088</v>
+      </c>
+      <c r="J277" t="s">
+        <v>621</v>
+      </c>
+      <c r="K277" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="278" spans="1:11">
+      <c r="A278">
+        <v>480900216928</v>
+      </c>
+      <c r="B278" t="s">
+        <v>585</v>
+      </c>
+      <c r="C278" t="s">
+        <v>12</v>
+      </c>
+      <c r="D278" t="s">
+        <v>108</v>
+      </c>
+      <c r="E278" t="s">
+        <v>550</v>
+      </c>
+      <c r="F278" t="s">
+        <v>380</v>
+      </c>
+      <c r="G278" t="s">
+        <v>70</v>
+      </c>
+      <c r="H278" t="s">
+        <v>622</v>
+      </c>
+      <c r="I278">
+        <v>12088</v>
+      </c>
+      <c r="J278" t="s">
+        <v>623</v>
+      </c>
+      <c r="K278" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="279" spans="1:11">
+      <c r="A279">
+        <v>480900216928</v>
+      </c>
+      <c r="B279" t="s">
+        <v>585</v>
+      </c>
+      <c r="C279" t="s">
+        <v>12</v>
+      </c>
+      <c r="D279" t="s">
+        <v>108</v>
+      </c>
+      <c r="E279" t="s">
+        <v>550</v>
+      </c>
+      <c r="F279" t="s">
+        <v>380</v>
+      </c>
+      <c r="G279" t="s">
+        <v>70</v>
+      </c>
+      <c r="H279" t="s">
+        <v>624</v>
+      </c>
+      <c r="I279">
+        <v>12014</v>
+      </c>
+      <c r="J279" t="s">
+        <v>625</v>
+      </c>
+      <c r="K279" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="280" spans="1:11">
+      <c r="A280">
+        <v>480900216928</v>
+      </c>
+      <c r="B280" t="s">
+        <v>585</v>
+      </c>
+      <c r="C280" t="s">
+        <v>12</v>
+      </c>
+      <c r="D280" t="s">
+        <v>108</v>
+      </c>
+      <c r="E280" t="s">
+        <v>550</v>
+      </c>
+      <c r="F280" t="s">
+        <v>380</v>
+      </c>
+      <c r="G280" t="s">
+        <v>70</v>
+      </c>
+      <c r="H280" t="s">
+        <v>626</v>
+      </c>
+      <c r="I280">
+        <v>12012</v>
+      </c>
+      <c r="J280" t="s">
+        <v>627</v>
+      </c>
+      <c r="K280" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="281" spans="1:11">
+      <c r="A281">
+        <v>480900216928</v>
+      </c>
+      <c r="B281" t="s">
+        <v>585</v>
+      </c>
+      <c r="C281" t="s">
+        <v>12</v>
+      </c>
+      <c r="D281" t="s">
+        <v>108</v>
+      </c>
+      <c r="E281" t="s">
+        <v>550</v>
+      </c>
+      <c r="F281" t="s">
+        <v>380</v>
+      </c>
+      <c r="G281" t="s">
+        <v>70</v>
+      </c>
+      <c r="H281" t="s">
+        <v>628</v>
+      </c>
+      <c r="I281">
+        <v>12012</v>
+      </c>
+      <c r="J281" t="s">
+        <v>629</v>
+      </c>
+      <c r="K281" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11">
+      <c r="A282">
+        <v>480900216928</v>
+      </c>
+      <c r="B282" t="s">
+        <v>585</v>
+      </c>
+      <c r="C282" t="s">
+        <v>12</v>
+      </c>
+      <c r="D282" t="s">
+        <v>588</v>
+      </c>
+      <c r="E282" t="s">
+        <v>550</v>
+      </c>
+      <c r="F282" t="s">
+        <v>380</v>
+      </c>
+      <c r="G282" t="s">
+        <v>70</v>
+      </c>
+      <c r="H282" t="s">
+        <v>630</v>
+      </c>
+      <c r="I282">
+        <v>11027</v>
+      </c>
+      <c r="J282" t="s">
+        <v>631</v>
+      </c>
+      <c r="K282" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11">
+      <c r="A283">
+        <v>480900216928</v>
+      </c>
+      <c r="B283" t="s">
+        <v>585</v>
+      </c>
+      <c r="C283" t="s">
+        <v>12</v>
+      </c>
+      <c r="D283" t="s">
+        <v>588</v>
+      </c>
+      <c r="E283" t="s">
+        <v>550</v>
+      </c>
+      <c r="F283" t="s">
+        <v>380</v>
+      </c>
+      <c r="G283" t="s">
+        <v>70</v>
+      </c>
+      <c r="H283" t="s">
+        <v>632</v>
+      </c>
+      <c r="I283">
+        <v>11027</v>
+      </c>
+      <c r="J283" t="s">
+        <v>633</v>
+      </c>
+      <c r="K283" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11">
+      <c r="A284">
+        <v>480900216928</v>
+      </c>
+      <c r="B284" t="s">
+        <v>585</v>
+      </c>
+      <c r="C284" t="s">
+        <v>12</v>
+      </c>
+      <c r="D284" t="s">
+        <v>588</v>
+      </c>
+      <c r="E284" t="s">
+        <v>550</v>
+      </c>
+      <c r="F284" t="s">
+        <v>380</v>
+      </c>
+      <c r="G284" t="s">
+        <v>70</v>
+      </c>
+      <c r="H284" t="s">
+        <v>634</v>
+      </c>
+      <c r="I284">
+        <v>11027</v>
+      </c>
+      <c r="J284" t="s">
+        <v>635</v>
+      </c>
+      <c r="K284" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11">
+      <c r="A285">
+        <v>480900216928</v>
+      </c>
+      <c r="B285" t="s">
+        <v>585</v>
+      </c>
+      <c r="C285" t="s">
+        <v>12</v>
+      </c>
+      <c r="D285" t="s">
+        <v>588</v>
+      </c>
+      <c r="E285" t="s">
+        <v>550</v>
+      </c>
+      <c r="F285" t="s">
+        <v>380</v>
+      </c>
+      <c r="G285" t="s">
+        <v>70</v>
+      </c>
+      <c r="H285" t="s">
+        <v>636</v>
+      </c>
+      <c r="I285">
+        <v>11027</v>
+      </c>
+      <c r="J285" t="s">
+        <v>637</v>
+      </c>
+      <c r="K285" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="286" spans="1:11">
+      <c r="A286">
+        <v>480900216928</v>
+      </c>
+      <c r="B286" t="s">
+        <v>585</v>
+      </c>
+      <c r="C286" t="s">
+        <v>12</v>
+      </c>
+      <c r="D286" t="s">
+        <v>38</v>
+      </c>
+      <c r="E286" t="s">
+        <v>550</v>
+      </c>
+      <c r="F286" t="s">
+        <v>380</v>
+      </c>
+      <c r="G286" t="s">
+        <v>70</v>
+      </c>
+      <c r="H286" t="s">
+        <v>638</v>
+      </c>
+      <c r="I286">
+        <v>24039</v>
+      </c>
+      <c r="J286" t="s">
+        <v>639</v>
+      </c>
+      <c r="K286" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="287" spans="1:11">
+      <c r="A287">
+        <v>480900216928</v>
+      </c>
+      <c r="B287" t="s">
+        <v>585</v>
+      </c>
+      <c r="C287" t="s">
+        <v>12</v>
+      </c>
+      <c r="D287" t="s">
+        <v>38</v>
+      </c>
+      <c r="E287" t="s">
+        <v>550</v>
+      </c>
+      <c r="F287" t="s">
+        <v>380</v>
+      </c>
+      <c r="G287" t="s">
+        <v>70</v>
+      </c>
+      <c r="H287" t="s">
+        <v>640</v>
+      </c>
+      <c r="I287">
+        <v>24039</v>
+      </c>
+      <c r="J287" t="s">
+        <v>641</v>
+      </c>
+      <c r="K287" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="288" spans="1:11">
+      <c r="A288">
+        <v>480900216928</v>
+      </c>
+      <c r="B288" t="s">
+        <v>585</v>
+      </c>
+      <c r="C288" t="s">
+        <v>12</v>
+      </c>
+      <c r="D288" t="s">
+        <v>38</v>
+      </c>
+      <c r="E288" t="s">
+        <v>550</v>
+      </c>
+      <c r="F288" t="s">
+        <v>380</v>
+      </c>
+      <c r="G288" t="s">
+        <v>70</v>
+      </c>
+      <c r="H288" t="s">
+        <v>642</v>
+      </c>
+      <c r="I288">
+        <v>24039</v>
+      </c>
+      <c r="J288" t="s">
+        <v>643</v>
+      </c>
+      <c r="K288" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="289" spans="1:11">
+      <c r="A289">
+        <v>480900216928</v>
+      </c>
+      <c r="B289" t="s">
+        <v>585</v>
+      </c>
+      <c r="C289" t="s">
+        <v>12</v>
+      </c>
+      <c r="D289" t="s">
+        <v>38</v>
+      </c>
+      <c r="E289" t="s">
+        <v>550</v>
+      </c>
+      <c r="F289" t="s">
+        <v>380</v>
+      </c>
+      <c r="G289" t="s">
+        <v>70</v>
+      </c>
+      <c r="H289" t="s">
+        <v>644</v>
+      </c>
+      <c r="I289">
+        <v>24039</v>
+      </c>
+      <c r="J289" t="s">
+        <v>645</v>
+      </c>
+      <c r="K289" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11">
+      <c r="A290">
+        <v>480900216928</v>
+      </c>
+      <c r="B290" t="s">
+        <v>585</v>
+      </c>
+      <c r="C290" t="s">
+        <v>12</v>
+      </c>
+      <c r="D290" t="s">
+        <v>38</v>
+      </c>
+      <c r="E290" t="s">
+        <v>550</v>
+      </c>
+      <c r="F290" t="s">
+        <v>380</v>
+      </c>
+      <c r="G290" t="s">
+        <v>70</v>
+      </c>
+      <c r="H290" t="s">
+        <v>646</v>
+      </c>
+      <c r="I290">
+        <v>24039</v>
+      </c>
+      <c r="J290" t="s">
+        <v>647</v>
+      </c>
+      <c r="K290" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11">
+      <c r="A291">
+        <v>480900219569</v>
+      </c>
+      <c r="B291" t="s">
+        <v>648</v>
+      </c>
+      <c r="C291" t="s">
+        <v>12</v>
+      </c>
+      <c r="D291" t="s">
+        <v>108</v>
+      </c>
+      <c r="E291" t="s">
+        <v>550</v>
+      </c>
+      <c r="F291" t="s">
+        <v>380</v>
+      </c>
+      <c r="G291" t="s">
+        <v>70</v>
+      </c>
+      <c r="H291" t="s">
+        <v>649</v>
+      </c>
+      <c r="I291">
+        <v>12006</v>
+      </c>
+      <c r="J291" t="s">
+        <v>650</v>
+      </c>
+      <c r="K291" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11">
+      <c r="A292">
+        <v>480900219569</v>
+      </c>
+      <c r="B292" t="s">
+        <v>648</v>
+      </c>
+      <c r="C292" t="s">
+        <v>12</v>
+      </c>
+      <c r="D292" t="s">
+        <v>108</v>
+      </c>
+      <c r="E292" t="s">
+        <v>550</v>
+      </c>
+      <c r="F292" t="s">
+        <v>380</v>
+      </c>
+      <c r="G292" t="s">
+        <v>70</v>
+      </c>
+      <c r="H292" t="s">
+        <v>651</v>
+      </c>
+      <c r="I292">
+        <v>12006</v>
+      </c>
+      <c r="J292" t="s">
+        <v>652</v>
+      </c>
+      <c r="K292" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11">
+      <c r="A293">
+        <v>480900219569</v>
+      </c>
+      <c r="B293" t="s">
+        <v>648</v>
+      </c>
+      <c r="C293" t="s">
+        <v>12</v>
+      </c>
+      <c r="D293" t="s">
+        <v>108</v>
+      </c>
+      <c r="E293" t="s">
+        <v>550</v>
+      </c>
+      <c r="F293" t="s">
+        <v>380</v>
+      </c>
+      <c r="G293" t="s">
+        <v>70</v>
+      </c>
+      <c r="H293" t="s">
+        <v>653</v>
+      </c>
+      <c r="I293">
+        <v>12006</v>
+      </c>
+      <c r="J293" t="s">
+        <v>654</v>
+      </c>
+      <c r="K293" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11">
+      <c r="A294">
+        <v>480900219569</v>
+      </c>
+      <c r="B294" t="s">
+        <v>648</v>
+      </c>
+      <c r="C294" t="s">
+        <v>12</v>
+      </c>
+      <c r="D294" t="s">
+        <v>108</v>
+      </c>
+      <c r="E294" t="s">
+        <v>550</v>
+      </c>
+      <c r="F294" t="s">
+        <v>380</v>
+      </c>
+      <c r="G294" t="s">
+        <v>70</v>
+      </c>
+      <c r="H294" t="s">
+        <v>655</v>
+      </c>
+      <c r="I294">
+        <v>12006</v>
+      </c>
+      <c r="J294" t="s">
+        <v>656</v>
+      </c>
+      <c r="K294" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11">
+      <c r="A295">
+        <v>480900219569</v>
+      </c>
+      <c r="B295" t="s">
+        <v>648</v>
+      </c>
+      <c r="C295" t="s">
+        <v>12</v>
+      </c>
+      <c r="D295" t="s">
+        <v>108</v>
+      </c>
+      <c r="E295" t="s">
+        <v>550</v>
+      </c>
+      <c r="F295" t="s">
+        <v>380</v>
+      </c>
+      <c r="G295" t="s">
+        <v>70</v>
+      </c>
+      <c r="H295" t="s">
+        <v>657</v>
+      </c>
+      <c r="I295">
+        <v>12006</v>
+      </c>
+      <c r="J295" t="s">
+        <v>658</v>
+      </c>
+      <c r="K295" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="296" spans="1:11">
+      <c r="A296">
+        <v>480900219569</v>
+      </c>
+      <c r="B296" t="s">
+        <v>648</v>
+      </c>
+      <c r="C296" t="s">
+        <v>12</v>
+      </c>
+      <c r="D296" t="s">
+        <v>108</v>
+      </c>
+      <c r="E296" t="s">
+        <v>550</v>
+      </c>
+      <c r="F296" t="s">
+        <v>380</v>
+      </c>
+      <c r="G296" t="s">
+        <v>70</v>
+      </c>
+      <c r="H296" t="s">
+        <v>659</v>
+      </c>
+      <c r="I296">
+        <v>12006</v>
+      </c>
+      <c r="J296" t="s">
+        <v>660</v>
+      </c>
+      <c r="K296" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="297" spans="1:11">
+      <c r="A297">
+        <v>480900219569</v>
+      </c>
+      <c r="B297" t="s">
+        <v>648</v>
+      </c>
+      <c r="C297" t="s">
+        <v>12</v>
+      </c>
+      <c r="D297" t="s">
+        <v>108</v>
+      </c>
+      <c r="E297" t="s">
+        <v>550</v>
+      </c>
+      <c r="F297" t="s">
+        <v>380</v>
+      </c>
+      <c r="G297" t="s">
+        <v>70</v>
+      </c>
+      <c r="H297" t="s">
+        <v>661</v>
+      </c>
+      <c r="I297">
+        <v>12006</v>
+      </c>
+      <c r="J297" t="s">
+        <v>662</v>
+      </c>
+      <c r="K297" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="298" spans="1:11">
+      <c r="A298">
+        <v>480900219569</v>
+      </c>
+      <c r="B298" t="s">
+        <v>648</v>
+      </c>
+      <c r="C298" t="s">
+        <v>12</v>
+      </c>
+      <c r="D298" t="s">
+        <v>108</v>
+      </c>
+      <c r="E298" t="s">
+        <v>550</v>
+      </c>
+      <c r="F298" t="s">
+        <v>380</v>
+      </c>
+      <c r="G298" t="s">
+        <v>70</v>
+      </c>
+      <c r="H298" t="s">
+        <v>663</v>
+      </c>
+      <c r="I298">
+        <v>12006</v>
+      </c>
+      <c r="J298" t="s">
+        <v>664</v>
+      </c>
+      <c r="K298" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="299" spans="1:11">
+      <c r="A299">
+        <v>480900220325</v>
+      </c>
+      <c r="B299" t="s">
+        <v>665</v>
+      </c>
+      <c r="C299" t="s">
+        <v>12</v>
+      </c>
+      <c r="D299" t="s">
+        <v>38</v>
+      </c>
+      <c r="E299" t="s">
+        <v>550</v>
+      </c>
+      <c r="F299" t="s">
+        <v>380</v>
+      </c>
+      <c r="G299" t="s">
+        <v>70</v>
+      </c>
+      <c r="H299" t="s">
+        <v>666</v>
+      </c>
+      <c r="I299" t="s">
+        <v>667</v>
+      </c>
+      <c r="J299" t="s">
+        <v>668</v>
+      </c>
+      <c r="K299" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="300" spans="1:11">
+      <c r="A300">
+        <v>480900220325</v>
+      </c>
+      <c r="B300" t="s">
+        <v>665</v>
+      </c>
+      <c r="C300" t="s">
+        <v>12</v>
+      </c>
+      <c r="D300" t="s">
+        <v>48</v>
+      </c>
+      <c r="E300" t="s">
+        <v>550</v>
+      </c>
+      <c r="F300" t="s">
+        <v>380</v>
+      </c>
+      <c r="G300" t="s">
+        <v>70</v>
+      </c>
+      <c r="H300" t="s">
+        <v>669</v>
+      </c>
+      <c r="I300" t="s">
+        <v>670</v>
+      </c>
+      <c r="J300" t="s">
+        <v>671</v>
+      </c>
+      <c r="K300" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="301" spans="1:11">
+      <c r="A301">
+        <v>480900220325</v>
+      </c>
+      <c r="B301" t="s">
+        <v>665</v>
+      </c>
+      <c r="C301" t="s">
+        <v>12</v>
+      </c>
+      <c r="D301" t="s">
+        <v>48</v>
+      </c>
+      <c r="E301" t="s">
+        <v>550</v>
+      </c>
+      <c r="F301" t="s">
+        <v>380</v>
+      </c>
+      <c r="G301" t="s">
+        <v>70</v>
+      </c>
+      <c r="H301" t="s">
+        <v>672</v>
+      </c>
+      <c r="I301" t="s">
+        <v>670</v>
+      </c>
+      <c r="J301" t="s">
+        <v>673</v>
+      </c>
+      <c r="K301" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="302" spans="1:11">
+      <c r="A302">
+        <v>480900220325</v>
+      </c>
+      <c r="B302" t="s">
+        <v>665</v>
+      </c>
+      <c r="C302" t="s">
+        <v>12</v>
+      </c>
+      <c r="D302" t="s">
+        <v>48</v>
+      </c>
+      <c r="E302" t="s">
+        <v>550</v>
+      </c>
+      <c r="F302" t="s">
+        <v>380</v>
+      </c>
+      <c r="G302" t="s">
+        <v>70</v>
+      </c>
+      <c r="H302" t="s">
+        <v>674</v>
+      </c>
+      <c r="I302" t="s">
+        <v>675</v>
+      </c>
+      <c r="J302" t="s">
+        <v>676</v>
+      </c>
+      <c r="K302" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="303" spans="1:11">
+      <c r="A303">
+        <v>480900220325</v>
+      </c>
+      <c r="B303" t="s">
+        <v>665</v>
+      </c>
+      <c r="C303" t="s">
+        <v>12</v>
+      </c>
+      <c r="D303" t="s">
+        <v>48</v>
+      </c>
+      <c r="E303" t="s">
+        <v>550</v>
+      </c>
+      <c r="F303" t="s">
+        <v>380</v>
+      </c>
+      <c r="G303" t="s">
+        <v>70</v>
+      </c>
+      <c r="H303" t="s">
+        <v>677</v>
+      </c>
+      <c r="I303" t="s">
+        <v>675</v>
+      </c>
+      <c r="J303" t="s">
+        <v>678</v>
+      </c>
+      <c r="K303" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="304" spans="1:11">
+      <c r="A304">
+        <v>480900220325</v>
+      </c>
+      <c r="B304" t="s">
+        <v>665</v>
+      </c>
+      <c r="C304" t="s">
+        <v>12</v>
+      </c>
+      <c r="D304" t="s">
+        <v>48</v>
+      </c>
+      <c r="E304" t="s">
+        <v>550</v>
+      </c>
+      <c r="F304" t="s">
+        <v>380</v>
+      </c>
+      <c r="G304" t="s">
+        <v>70</v>
+      </c>
+      <c r="H304" t="s">
+        <v>679</v>
+      </c>
+      <c r="I304" t="s">
+        <v>675</v>
+      </c>
+      <c r="J304" t="s">
+        <v>680</v>
+      </c>
+      <c r="K304" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11">
+      <c r="A305">
+        <v>480900220325</v>
+      </c>
+      <c r="B305" t="s">
+        <v>665</v>
+      </c>
+      <c r="C305" t="s">
+        <v>12</v>
+      </c>
+      <c r="D305" t="s">
+        <v>48</v>
+      </c>
+      <c r="E305" t="s">
+        <v>550</v>
+      </c>
+      <c r="F305" t="s">
+        <v>380</v>
+      </c>
+      <c r="G305" t="s">
+        <v>70</v>
+      </c>
+      <c r="H305" t="s">
+        <v>681</v>
+      </c>
+      <c r="I305" t="s">
+        <v>675</v>
+      </c>
+      <c r="J305" t="s">
+        <v>682</v>
+      </c>
+      <c r="K305" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11">
+      <c r="A306">
+        <v>480900220325</v>
+      </c>
+      <c r="B306" t="s">
+        <v>665</v>
+      </c>
+      <c r="C306" t="s">
+        <v>12</v>
+      </c>
+      <c r="D306" t="s">
+        <v>48</v>
+      </c>
+      <c r="E306" t="s">
+        <v>550</v>
+      </c>
+      <c r="F306" t="s">
+        <v>380</v>
+      </c>
+      <c r="G306" t="s">
+        <v>70</v>
+      </c>
+      <c r="H306" t="s">
+        <v>683</v>
+      </c>
+      <c r="I306" t="s">
+        <v>675</v>
+      </c>
+      <c r="J306" t="s">
+        <v>684</v>
+      </c>
+      <c r="K306" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11">
+      <c r="A307">
+        <v>480900220325</v>
+      </c>
+      <c r="B307" t="s">
+        <v>665</v>
+      </c>
+      <c r="C307" t="s">
+        <v>12</v>
+      </c>
+      <c r="D307" t="s">
+        <v>48</v>
+      </c>
+      <c r="E307" t="s">
+        <v>550</v>
+      </c>
+      <c r="F307" t="s">
+        <v>380</v>
+      </c>
+      <c r="G307" t="s">
+        <v>70</v>
+      </c>
+      <c r="H307" t="s">
+        <v>685</v>
+      </c>
+      <c r="I307" t="s">
+        <v>686</v>
+      </c>
+      <c r="J307" t="s">
+        <v>687</v>
+      </c>
+      <c r="K307" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11">
+      <c r="A308">
+        <v>480900220325</v>
+      </c>
+      <c r="B308" t="s">
+        <v>665</v>
+      </c>
+      <c r="C308" t="s">
+        <v>12</v>
+      </c>
+      <c r="D308" t="s">
+        <v>48</v>
+      </c>
+      <c r="E308" t="s">
+        <v>550</v>
+      </c>
+      <c r="F308" t="s">
+        <v>380</v>
+      </c>
+      <c r="G308" t="s">
+        <v>70</v>
+      </c>
+      <c r="H308" t="s">
+        <v>688</v>
+      </c>
+      <c r="I308" t="s">
+        <v>686</v>
+      </c>
+      <c r="J308" t="s">
+        <v>689</v>
+      </c>
+      <c r="K308" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11">
+      <c r="A309">
+        <v>480900220325</v>
+      </c>
+      <c r="B309" t="s">
+        <v>665</v>
+      </c>
+      <c r="C309" t="s">
+        <v>12</v>
+      </c>
+      <c r="D309" t="s">
+        <v>48</v>
+      </c>
+      <c r="E309" t="s">
+        <v>550</v>
+      </c>
+      <c r="F309" t="s">
+        <v>380</v>
+      </c>
+      <c r="G309" t="s">
+        <v>70</v>
+      </c>
+      <c r="H309" t="s">
+        <v>690</v>
+      </c>
+      <c r="I309" t="s">
+        <v>686</v>
+      </c>
+      <c r="J309" t="s">
+        <v>691</v>
+      </c>
+      <c r="K309" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11">
+      <c r="A310">
+        <v>480900220325</v>
+      </c>
+      <c r="B310" t="s">
+        <v>665</v>
+      </c>
+      <c r="C310" t="s">
+        <v>12</v>
+      </c>
+      <c r="D310" t="s">
+        <v>58</v>
+      </c>
+      <c r="E310" t="s">
+        <v>550</v>
+      </c>
+      <c r="F310" t="s">
+        <v>380</v>
+      </c>
+      <c r="G310" t="s">
+        <v>70</v>
+      </c>
+      <c r="H310" t="s">
+        <v>692</v>
+      </c>
+      <c r="I310">
+        <v>15079</v>
+      </c>
+      <c r="J310" t="s">
+        <v>693</v>
+      </c>
+      <c r="K310" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="311" spans="1:11">
+      <c r="A311">
+        <v>480900220325</v>
+      </c>
+      <c r="B311" t="s">
+        <v>665</v>
+      </c>
+      <c r="C311" t="s">
+        <v>12</v>
+      </c>
+      <c r="D311" t="s">
+        <v>58</v>
+      </c>
+      <c r="E311" t="s">
+        <v>550</v>
+      </c>
+      <c r="F311" t="s">
+        <v>380</v>
+      </c>
+      <c r="G311" t="s">
+        <v>70</v>
+      </c>
+      <c r="H311" t="s">
+        <v>694</v>
+      </c>
+      <c r="I311">
+        <v>15079</v>
+      </c>
+      <c r="J311" t="s">
+        <v>695</v>
+      </c>
+      <c r="K311" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="312" spans="1:11">
+      <c r="A312">
+        <v>480900220325</v>
+      </c>
+      <c r="B312" t="s">
+        <v>665</v>
+      </c>
+      <c r="C312" t="s">
+        <v>12</v>
+      </c>
+      <c r="D312" t="s">
+        <v>38</v>
+      </c>
+      <c r="E312" t="s">
+        <v>550</v>
+      </c>
+      <c r="F312" t="s">
+        <v>380</v>
+      </c>
+      <c r="G312" t="s">
+        <v>70</v>
+      </c>
+      <c r="H312" t="s">
+        <v>696</v>
+      </c>
+      <c r="I312" t="s">
+        <v>667</v>
+      </c>
+      <c r="J312" t="s">
+        <v>697</v>
+      </c>
+      <c r="K312" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="313" spans="1:11">
+      <c r="A313">
+        <v>480900220325</v>
+      </c>
+      <c r="B313" t="s">
+        <v>665</v>
+      </c>
+      <c r="C313" t="s">
+        <v>12</v>
+      </c>
+      <c r="D313" t="s">
+        <v>38</v>
+      </c>
+      <c r="E313" t="s">
+        <v>550</v>
+      </c>
+      <c r="F313" t="s">
+        <v>380</v>
+      </c>
+      <c r="G313" t="s">
+        <v>70</v>
+      </c>
+      <c r="H313" t="s">
+        <v>698</v>
+      </c>
+      <c r="I313">
+        <v>24042</v>
+      </c>
+      <c r="J313" t="s">
+        <v>699</v>
+      </c>
+      <c r="K313" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="314" spans="1:11">
+      <c r="A314">
+        <v>480900220325</v>
+      </c>
+      <c r="B314" t="s">
+        <v>665</v>
+      </c>
+      <c r="C314" t="s">
+        <v>12</v>
+      </c>
+      <c r="D314" t="s">
+        <v>38</v>
+      </c>
+      <c r="E314" t="s">
+        <v>550</v>
+      </c>
+      <c r="F314" t="s">
+        <v>380</v>
+      </c>
+      <c r="G314" t="s">
+        <v>70</v>
+      </c>
+      <c r="H314" t="s">
+        <v>700</v>
+      </c>
+      <c r="I314">
+        <v>24042</v>
+      </c>
+      <c r="J314" t="s">
+        <v>701</v>
+      </c>
+      <c r="K314" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="315" spans="1:11">
+      <c r="A315">
+        <v>480900220325</v>
+      </c>
+      <c r="B315" t="s">
+        <v>665</v>
+      </c>
+      <c r="C315" t="s">
+        <v>12</v>
+      </c>
+      <c r="D315" t="s">
+        <v>38</v>
+      </c>
+      <c r="E315" t="s">
+        <v>550</v>
+      </c>
+      <c r="F315" t="s">
+        <v>380</v>
+      </c>
+      <c r="G315" t="s">
+        <v>70</v>
+      </c>
+      <c r="H315" t="s">
+        <v>702</v>
+      </c>
+      <c r="I315">
+        <v>24042</v>
+      </c>
+      <c r="J315" t="s">
+        <v>703</v>
+      </c>
+      <c r="K315" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="316" spans="1:11">
+      <c r="A316">
+        <v>480900220325</v>
+      </c>
+      <c r="B316" t="s">
+        <v>665</v>
+      </c>
+      <c r="C316" t="s">
+        <v>12</v>
+      </c>
+      <c r="D316" t="s">
+        <v>38</v>
+      </c>
+      <c r="E316" t="s">
+        <v>550</v>
+      </c>
+      <c r="F316" t="s">
+        <v>380</v>
+      </c>
+      <c r="G316" t="s">
+        <v>70</v>
+      </c>
+      <c r="H316" t="s">
+        <v>704</v>
+      </c>
+      <c r="I316">
+        <v>24042</v>
+      </c>
+      <c r="J316" t="s">
+        <v>705</v>
+      </c>
+      <c r="K316" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="317" spans="1:11">
+      <c r="A317">
+        <v>480900220325</v>
+      </c>
+      <c r="B317" t="s">
+        <v>665</v>
+      </c>
+      <c r="C317" t="s">
+        <v>12</v>
+      </c>
+      <c r="D317" t="s">
+        <v>38</v>
+      </c>
+      <c r="E317" t="s">
+        <v>550</v>
+      </c>
+      <c r="F317" t="s">
+        <v>380</v>
+      </c>
+      <c r="G317" t="s">
+        <v>70</v>
+      </c>
+      <c r="H317" t="s">
+        <v>706</v>
+      </c>
+      <c r="I317">
+        <v>24042</v>
+      </c>
+      <c r="J317" t="s">
+        <v>368</v>
+      </c>
+      <c r="K317" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="318" spans="1:11">
+      <c r="A318">
+        <v>480900220325</v>
+      </c>
+      <c r="B318" t="s">
+        <v>665</v>
+      </c>
+      <c r="C318" t="s">
+        <v>12</v>
+      </c>
+      <c r="D318" t="s">
+        <v>38</v>
+      </c>
+      <c r="E318" t="s">
+        <v>550</v>
+      </c>
+      <c r="F318" t="s">
+        <v>380</v>
+      </c>
+      <c r="G318" t="s">
+        <v>70</v>
+      </c>
+      <c r="H318" t="s">
+        <v>707</v>
+      </c>
+      <c r="I318">
+        <v>24042</v>
+      </c>
+      <c r="J318" t="s">
+        <v>708</v>
+      </c>
+      <c r="K318" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="319" spans="1:11">
+      <c r="A319">
+        <v>480900220325</v>
+      </c>
+      <c r="B319" t="s">
+        <v>665</v>
+      </c>
+      <c r="C319" t="s">
+        <v>12</v>
+      </c>
+      <c r="D319" t="s">
+        <v>38</v>
+      </c>
+      <c r="E319" t="s">
+        <v>550</v>
+      </c>
+      <c r="F319" t="s">
+        <v>380</v>
+      </c>
+      <c r="G319" t="s">
+        <v>70</v>
+      </c>
+      <c r="H319" t="s">
+        <v>709</v>
+      </c>
+      <c r="I319">
+        <v>24042</v>
+      </c>
+      <c r="J319" t="s">
+        <v>710</v>
+      </c>
+      <c r="K319" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="320" spans="1:11">
+      <c r="A320">
+        <v>480900220325</v>
+      </c>
+      <c r="B320" t="s">
+        <v>665</v>
+      </c>
+      <c r="C320" t="s">
+        <v>12</v>
+      </c>
+      <c r="D320" t="s">
+        <v>13</v>
+      </c>
+      <c r="E320" t="s">
+        <v>550</v>
+      </c>
+      <c r="F320" t="s">
+        <v>380</v>
+      </c>
+      <c r="G320" t="s">
+        <v>70</v>
+      </c>
+      <c r="H320" t="s">
+        <v>711</v>
+      </c>
+      <c r="I320">
+        <v>16070</v>
+      </c>
+      <c r="J320" t="s">
+        <v>712</v>
+      </c>
+      <c r="K320" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="321" spans="1:11">
+      <c r="A321">
+        <v>480900220325</v>
+      </c>
+      <c r="B321" t="s">
+        <v>665</v>
+      </c>
+      <c r="C321" t="s">
+        <v>12</v>
+      </c>
+      <c r="D321" t="s">
+        <v>13</v>
+      </c>
+      <c r="E321" t="s">
+        <v>550</v>
+      </c>
+      <c r="F321" t="s">
+        <v>380</v>
+      </c>
+      <c r="G321" t="s">
+        <v>70</v>
+      </c>
+      <c r="H321" t="s">
+        <v>713</v>
+      </c>
+      <c r="I321">
+        <v>16070</v>
+      </c>
+      <c r="J321" t="s">
+        <v>714</v>
+      </c>
+      <c r="K321" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="322" spans="1:11">
+      <c r="A322">
+        <v>480900220325</v>
+      </c>
+      <c r="B322" t="s">
+        <v>665</v>
+      </c>
+      <c r="C322" t="s">
+        <v>12</v>
+      </c>
+      <c r="D322" t="s">
+        <v>13</v>
+      </c>
+      <c r="E322" t="s">
+        <v>550</v>
+      </c>
+      <c r="F322" t="s">
+        <v>380</v>
+      </c>
+      <c r="G322" t="s">
+        <v>70</v>
+      </c>
+      <c r="H322" t="s">
+        <v>715</v>
+      </c>
+      <c r="I322">
+        <v>16055</v>
+      </c>
+      <c r="J322" t="s">
+        <v>716</v>
+      </c>
+      <c r="K322" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="323" spans="1:11">
+      <c r="A323">
+        <v>480900220325</v>
+      </c>
+      <c r="B323" t="s">
+        <v>665</v>
+      </c>
+      <c r="C323" t="s">
+        <v>12</v>
+      </c>
+      <c r="D323" t="s">
+        <v>58</v>
+      </c>
+      <c r="E323" t="s">
+        <v>550</v>
+      </c>
+      <c r="F323" t="s">
+        <v>380</v>
+      </c>
+      <c r="G323" t="s">
+        <v>70</v>
+      </c>
+      <c r="H323" t="s">
+        <v>717</v>
+      </c>
+      <c r="I323">
+        <v>15076</v>
+      </c>
+      <c r="J323" t="s">
+        <v>718</v>
+      </c>
+      <c r="K323" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="324" spans="1:11">
+      <c r="A324">
+        <v>480900220325</v>
+      </c>
+      <c r="B324" t="s">
+        <v>665</v>
+      </c>
+      <c r="C324" t="s">
+        <v>12</v>
+      </c>
+      <c r="D324" t="s">
+        <v>58</v>
+      </c>
+      <c r="E324" t="s">
+        <v>550</v>
+      </c>
+      <c r="F324" t="s">
+        <v>380</v>
+      </c>
+      <c r="G324" t="s">
+        <v>70</v>
+      </c>
+      <c r="H324" t="s">
+        <v>719</v>
+      </c>
+      <c r="I324">
+        <v>15074</v>
+      </c>
+      <c r="J324" t="s">
+        <v>720</v>
+      </c>
+      <c r="K324" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="325" spans="1:11">
+      <c r="A325">
+        <v>480900220325</v>
+      </c>
+      <c r="B325" t="s">
+        <v>665</v>
+      </c>
+      <c r="C325" t="s">
+        <v>12</v>
+      </c>
+      <c r="D325" t="s">
+        <v>24</v>
+      </c>
+      <c r="E325" t="s">
+        <v>550</v>
+      </c>
+      <c r="F325" t="s">
+        <v>380</v>
+      </c>
+      <c r="G325" t="s">
+        <v>70</v>
+      </c>
+      <c r="H325" t="s">
+        <v>721</v>
+      </c>
+      <c r="I325">
+        <v>14101</v>
+      </c>
+      <c r="J325" t="s">
+        <v>722</v>
+      </c>
+      <c r="K325" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="326" spans="1:11">
+      <c r="A326">
+        <v>480900220325</v>
+      </c>
+      <c r="B326" t="s">
+        <v>665</v>
+      </c>
+      <c r="C326" t="s">
+        <v>12</v>
+      </c>
+      <c r="D326" t="s">
+        <v>24</v>
+      </c>
+      <c r="E326" t="s">
+        <v>550</v>
+      </c>
+      <c r="F326" t="s">
+        <v>380</v>
+      </c>
+      <c r="G326" t="s">
+        <v>70</v>
+      </c>
+      <c r="H326" t="s">
+        <v>723</v>
+      </c>
+      <c r="I326">
+        <v>14083</v>
+      </c>
+      <c r="J326" t="s">
+        <v>724</v>
+      </c>
+      <c r="K326" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="327" spans="1:11">
+      <c r="A327">
+        <v>480900220325</v>
+      </c>
+      <c r="B327" t="s">
+        <v>665</v>
+      </c>
+      <c r="C327" t="s">
+        <v>12</v>
+      </c>
+      <c r="D327" t="s">
+        <v>24</v>
+      </c>
+      <c r="E327" t="s">
+        <v>550</v>
+      </c>
+      <c r="F327" t="s">
+        <v>380</v>
+      </c>
+      <c r="G327" t="s">
+        <v>70</v>
+      </c>
+      <c r="H327" t="s">
+        <v>725</v>
+      </c>
+      <c r="I327">
+        <v>14083</v>
+      </c>
+      <c r="J327" t="s">
+        <v>726</v>
+      </c>
+      <c r="K327" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="328" spans="1:11">
+      <c r="A328">
+        <v>480900220325</v>
+      </c>
+      <c r="B328" t="s">
+        <v>665</v>
+      </c>
+      <c r="C328" t="s">
+        <v>12</v>
+      </c>
+      <c r="D328" t="s">
+        <v>220</v>
+      </c>
+      <c r="E328" t="s">
+        <v>550</v>
+      </c>
+      <c r="F328" t="s">
+        <v>380</v>
+      </c>
+      <c r="G328" t="s">
+        <v>70</v>
+      </c>
+      <c r="H328" t="s">
+        <v>727</v>
+      </c>
+      <c r="I328">
+        <v>13360</v>
+      </c>
+      <c r="J328" t="s">
+        <v>728</v>
+      </c>
+      <c r="K328" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="329" spans="1:11">
+      <c r="A329">
+        <v>480900220325</v>
+      </c>
+      <c r="B329" t="s">
+        <v>665</v>
+      </c>
+      <c r="C329" t="s">
+        <v>12</v>
+      </c>
+      <c r="D329" t="s">
+        <v>220</v>
+      </c>
+      <c r="E329" t="s">
+        <v>550</v>
+      </c>
+      <c r="F329" t="s">
+        <v>380</v>
+      </c>
+      <c r="G329" t="s">
+        <v>70</v>
+      </c>
+      <c r="H329" t="s">
+        <v>729</v>
+      </c>
+      <c r="I329">
+        <v>13360</v>
+      </c>
+      <c r="J329" t="s">
+        <v>730</v>
+      </c>
+      <c r="K329" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="330" spans="1:11">
+      <c r="A330">
+        <v>480900220325</v>
+      </c>
+      <c r="B330" t="s">
+        <v>665</v>
+      </c>
+      <c r="C330" t="s">
+        <v>12</v>
+      </c>
+      <c r="D330" t="s">
+        <v>220</v>
+      </c>
+      <c r="E330" t="s">
+        <v>550</v>
+      </c>
+      <c r="F330" t="s">
+        <v>380</v>
+      </c>
+      <c r="G330" t="s">
+        <v>70</v>
+      </c>
+      <c r="H330" t="s">
+        <v>731</v>
+      </c>
+      <c r="I330">
+        <v>13360</v>
+      </c>
+      <c r="J330" t="s">
+        <v>732</v>
+      </c>
+      <c r="K330" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="331" spans="1:11">
+      <c r="A331">
+        <v>480900220325</v>
+      </c>
+      <c r="B331" t="s">
+        <v>665</v>
+      </c>
+      <c r="C331" t="s">
+        <v>12</v>
+      </c>
+      <c r="D331" t="s">
+        <v>220</v>
+      </c>
+      <c r="E331" t="s">
+        <v>550</v>
+      </c>
+      <c r="F331" t="s">
+        <v>380</v>
+      </c>
+      <c r="G331" t="s">
+        <v>70</v>
+      </c>
+      <c r="H331" t="s">
+        <v>733</v>
+      </c>
+      <c r="I331">
+        <v>13360</v>
+      </c>
+      <c r="J331" t="s">
+        <v>734</v>
+      </c>
+      <c r="K331" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="332" spans="1:11">
+      <c r="A332">
+        <v>480900220325</v>
+      </c>
+      <c r="B332" t="s">
+        <v>665</v>
+      </c>
+      <c r="C332" t="s">
+        <v>12</v>
+      </c>
+      <c r="D332" t="s">
+        <v>220</v>
+      </c>
+      <c r="E332" t="s">
+        <v>550</v>
+      </c>
+      <c r="F332" t="s">
+        <v>380</v>
+      </c>
+      <c r="G332" t="s">
+        <v>70</v>
+      </c>
+      <c r="H332" t="s">
+        <v>735</v>
+      </c>
+      <c r="I332">
+        <v>13360</v>
+      </c>
+      <c r="J332" t="s">
+        <v>736</v>
+      </c>
+      <c r="K332" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="333" spans="1:11">
+      <c r="A333">
+        <v>480900220325</v>
+      </c>
+      <c r="B333" t="s">
+        <v>665</v>
+      </c>
+      <c r="C333" t="s">
+        <v>12</v>
+      </c>
+      <c r="D333" t="s">
+        <v>220</v>
+      </c>
+      <c r="E333" t="s">
+        <v>550</v>
+      </c>
+      <c r="F333" t="s">
+        <v>380</v>
+      </c>
+      <c r="G333" t="s">
+        <v>70</v>
+      </c>
+      <c r="H333" t="s">
+        <v>737</v>
+      </c>
+      <c r="I333">
+        <v>13360</v>
+      </c>
+      <c r="J333" t="s">
+        <v>738</v>
+      </c>
+      <c r="K333" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="334" spans="1:11">
+      <c r="A334">
+        <v>480900220325</v>
+      </c>
+      <c r="B334" t="s">
+        <v>665</v>
+      </c>
+      <c r="C334" t="s">
+        <v>12</v>
+      </c>
+      <c r="D334" t="s">
+        <v>108</v>
+      </c>
+      <c r="E334" t="s">
+        <v>550</v>
+      </c>
+      <c r="F334" t="s">
+        <v>380</v>
+      </c>
+      <c r="G334" t="s">
+        <v>70</v>
+      </c>
+      <c r="H334" t="s">
+        <v>739</v>
+      </c>
+      <c r="I334">
+        <v>12089</v>
+      </c>
+      <c r="J334" t="s">
+        <v>740</v>
+      </c>
+      <c r="K334" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="335" spans="1:11">
+      <c r="A335">
+        <v>480900220325</v>
+      </c>
+      <c r="B335" t="s">
+        <v>665</v>
+      </c>
+      <c r="C335" t="s">
+        <v>12</v>
+      </c>
+      <c r="D335" t="s">
+        <v>588</v>
+      </c>
+      <c r="E335" t="s">
+        <v>550</v>
+      </c>
+      <c r="F335" t="s">
+        <v>380</v>
+      </c>
+      <c r="G335" t="s">
+        <v>70</v>
+      </c>
+      <c r="H335" t="s">
+        <v>741</v>
+      </c>
+      <c r="I335">
+        <v>11020</v>
+      </c>
+      <c r="J335" t="s">
+        <v>742</v>
+      </c>
+      <c r="K335" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="336" spans="1:11">
+      <c r="A336">
+        <v>480900220325</v>
+      </c>
+      <c r="B336" t="s">
+        <v>665</v>
+      </c>
+      <c r="C336" t="s">
+        <v>12</v>
+      </c>
+      <c r="D336" t="s">
+        <v>743</v>
+      </c>
+      <c r="E336" t="s">
+        <v>550</v>
+      </c>
+      <c r="F336" t="s">
+        <v>380</v>
+      </c>
+      <c r="G336" t="s">
+        <v>70</v>
+      </c>
+      <c r="H336" t="s">
+        <v>744</v>
+      </c>
+      <c r="I336">
+        <v>2542</v>
+      </c>
+      <c r="J336" t="s">
+        <v>745</v>
+      </c>
+      <c r="K336" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="337" spans="1:11">
+      <c r="A337">
+        <v>480900220325</v>
+      </c>
+      <c r="B337" t="s">
+        <v>665</v>
+      </c>
+      <c r="C337" t="s">
+        <v>12</v>
+      </c>
+      <c r="D337" t="s">
+        <v>743</v>
+      </c>
+      <c r="E337" t="s">
+        <v>550</v>
+      </c>
+      <c r="F337" t="s">
+        <v>380</v>
+      </c>
+      <c r="G337" t="s">
+        <v>70</v>
+      </c>
+      <c r="H337" t="s">
+        <v>746</v>
+      </c>
+      <c r="I337">
+        <v>2542</v>
+      </c>
+      <c r="J337" t="s">
+        <v>747</v>
+      </c>
+      <c r="K337" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="338" spans="1:11">
+      <c r="A338">
+        <v>480900221667</v>
+      </c>
+      <c r="B338" t="s">
+        <v>748</v>
+      </c>
+      <c r="C338" t="s">
+        <v>12</v>
+      </c>
+      <c r="D338" t="s">
+        <v>15</v>
+      </c>
+      <c r="E338" t="s">
+        <v>550</v>
+      </c>
+      <c r="F338" t="s">
+        <v>380</v>
+      </c>
+      <c r="G338" t="s">
+        <v>70</v>
+      </c>
+      <c r="H338" t="s">
+        <v>749</v>
+      </c>
+      <c r="I338" t="s">
+        <v>750</v>
+      </c>
+      <c r="J338" t="s">
+        <v>123</v>
+      </c>
+      <c r="K338" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="339" spans="1:11">
+      <c r="A339">
+        <v>480900221667</v>
+      </c>
+      <c r="B339" t="s">
+        <v>748</v>
+      </c>
+      <c r="C339" t="s">
+        <v>12</v>
+      </c>
+      <c r="D339" t="s">
+        <v>15</v>
+      </c>
+      <c r="E339" t="s">
+        <v>550</v>
+      </c>
+      <c r="F339" t="s">
+        <v>380</v>
+      </c>
+      <c r="G339" t="s">
+        <v>70</v>
+      </c>
+      <c r="H339" t="s">
+        <v>751</v>
+      </c>
+      <c r="I339" t="s">
+        <v>752</v>
+      </c>
+      <c r="J339" t="s">
+        <v>123</v>
+      </c>
+      <c r="K339" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="340" spans="1:11">
+      <c r="A340">
+        <v>480900221667</v>
+      </c>
+      <c r="B340" t="s">
+        <v>748</v>
+      </c>
+      <c r="C340" t="s">
+        <v>12</v>
+      </c>
+      <c r="D340" t="s">
+        <v>15</v>
+      </c>
+      <c r="E340" t="s">
+        <v>550</v>
+      </c>
+      <c r="F340" t="s">
+        <v>380</v>
+      </c>
+      <c r="G340" t="s">
+        <v>70</v>
+      </c>
+      <c r="H340" t="s">
+        <v>753</v>
+      </c>
+      <c r="I340" t="s">
+        <v>754</v>
+      </c>
+      <c r="J340" t="s">
+        <v>123</v>
+      </c>
+      <c r="K340" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="341" spans="1:11">
+      <c r="A341">
+        <v>480900208245</v>
+      </c>
+      <c r="B341" t="s">
+        <v>755</v>
+      </c>
+      <c r="C341" t="s">
+        <v>12</v>
+      </c>
+      <c r="D341" t="s">
+        <v>13</v>
+      </c>
+      <c r="E341" t="s">
+        <v>756</v>
+      </c>
+      <c r="F341" t="s">
+        <v>550</v>
+      </c>
+      <c r="G341" t="s">
+        <v>70</v>
+      </c>
+      <c r="H341" t="s">
+        <v>757</v>
+      </c>
+      <c r="I341">
+        <v>16041</v>
+      </c>
+      <c r="J341" t="s">
+        <v>758</v>
+      </c>
+      <c r="K341" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="342" spans="1:11">
+      <c r="A342">
+        <v>480900208245</v>
+      </c>
+      <c r="B342" t="s">
+        <v>755</v>
+      </c>
+      <c r="C342" t="s">
+        <v>12</v>
+      </c>
+      <c r="D342" t="s">
+        <v>13</v>
+      </c>
+      <c r="E342" t="s">
+        <v>756</v>
+      </c>
+      <c r="F342" t="s">
+        <v>550</v>
+      </c>
+      <c r="G342" t="s">
+        <v>70</v>
+      </c>
+      <c r="H342" t="s">
+        <v>759</v>
+      </c>
+      <c r="I342">
+        <v>16041</v>
+      </c>
+      <c r="J342" t="s">
+        <v>760</v>
+      </c>
+      <c r="K342" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="343" spans="1:11">
+      <c r="A343">
+        <v>480900208245</v>
+      </c>
+      <c r="B343" t="s">
+        <v>755</v>
+      </c>
+      <c r="C343" t="s">
+        <v>12</v>
+      </c>
+      <c r="D343" t="s">
+        <v>13</v>
+      </c>
+      <c r="E343" t="s">
+        <v>756</v>
+      </c>
+      <c r="F343" t="s">
+        <v>550</v>
+      </c>
+      <c r="G343" t="s">
+        <v>70</v>
+      </c>
+      <c r="H343" t="s">
+        <v>761</v>
+      </c>
+      <c r="I343">
+        <v>16041</v>
+      </c>
+      <c r="J343" t="s">
+        <v>762</v>
+      </c>
+      <c r="K343" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="344" spans="1:11">
+      <c r="A344">
+        <v>480900208245</v>
+      </c>
+      <c r="B344" t="s">
+        <v>755</v>
+      </c>
+      <c r="C344" t="s">
+        <v>12</v>
+      </c>
+      <c r="D344" t="s">
+        <v>13</v>
+      </c>
+      <c r="E344" t="s">
+        <v>756</v>
+      </c>
+      <c r="F344" t="s">
+        <v>550</v>
+      </c>
+      <c r="G344" t="s">
+        <v>70</v>
+      </c>
+      <c r="H344" t="s">
+        <v>763</v>
+      </c>
+      <c r="I344">
+        <v>16041</v>
+      </c>
+      <c r="J344" t="s">
+        <v>764</v>
+      </c>
+      <c r="K344" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="345" spans="1:11">
+      <c r="A345">
+        <v>480900208245</v>
+      </c>
+      <c r="B345" t="s">
+        <v>755</v>
+      </c>
+      <c r="C345" t="s">
+        <v>12</v>
+      </c>
+      <c r="D345" t="s">
+        <v>13</v>
+      </c>
+      <c r="E345" t="s">
+        <v>756</v>
+      </c>
+      <c r="F345" t="s">
+        <v>550</v>
+      </c>
+      <c r="G345" t="s">
+        <v>70</v>
+      </c>
+      <c r="H345" t="s">
+        <v>765</v>
+      </c>
+      <c r="I345">
+        <v>16041</v>
+      </c>
+      <c r="J345" t="s">
+        <v>766</v>
+      </c>
+      <c r="K345" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="346" spans="1:11">
+      <c r="A346">
+        <v>480900208245</v>
+      </c>
+      <c r="B346" t="s">
+        <v>755</v>
+      </c>
+      <c r="C346" t="s">
+        <v>12</v>
+      </c>
+      <c r="D346" t="s">
+        <v>13</v>
+      </c>
+      <c r="E346" t="s">
+        <v>756</v>
+      </c>
+      <c r="F346" t="s">
+        <v>550</v>
+      </c>
+      <c r="G346" t="s">
+        <v>70</v>
+      </c>
+      <c r="H346" t="s">
+        <v>767</v>
+      </c>
+      <c r="I346">
+        <v>16041</v>
+      </c>
+      <c r="J346" t="s">
+        <v>768</v>
+      </c>
+      <c r="K346" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="347" spans="1:11">
+      <c r="A347">
+        <v>480900208245</v>
+      </c>
+      <c r="B347" t="s">
+        <v>755</v>
+      </c>
+      <c r="C347" t="s">
+        <v>12</v>
+      </c>
+      <c r="D347" t="s">
+        <v>13</v>
+      </c>
+      <c r="E347" t="s">
+        <v>756</v>
+      </c>
+      <c r="F347" t="s">
+        <v>550</v>
+      </c>
+      <c r="G347" t="s">
+        <v>70</v>
+      </c>
+      <c r="H347" t="s">
+        <v>769</v>
+      </c>
+      <c r="I347">
+        <v>16041</v>
+      </c>
+      <c r="J347" t="s">
+        <v>770</v>
+      </c>
+      <c r="K347" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="348" spans="1:11">
+      <c r="A348">
+        <v>480900208245</v>
+      </c>
+      <c r="B348" t="s">
+        <v>755</v>
+      </c>
+      <c r="C348" t="s">
+        <v>12</v>
+      </c>
+      <c r="D348" t="s">
+        <v>24</v>
+      </c>
+      <c r="E348" t="s">
+        <v>756</v>
+      </c>
+      <c r="F348" t="s">
+        <v>550</v>
+      </c>
+      <c r="G348" t="s">
+        <v>70</v>
+      </c>
+      <c r="H348" t="s">
+        <v>771</v>
+      </c>
+      <c r="I348">
+        <v>14071</v>
+      </c>
+      <c r="J348" t="s">
+        <v>772</v>
+      </c>
+      <c r="K348" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="349" spans="1:11">
+      <c r="A349">
+        <v>480900208245</v>
+      </c>
+      <c r="B349" t="s">
+        <v>755</v>
+      </c>
+      <c r="C349" t="s">
+        <v>12</v>
+      </c>
+      <c r="D349" t="s">
+        <v>38</v>
+      </c>
+      <c r="E349" t="s">
+        <v>756</v>
+      </c>
+      <c r="F349" t="s">
+        <v>550</v>
+      </c>
+      <c r="G349" t="s">
+        <v>70</v>
+      </c>
+      <c r="H349" t="s">
+        <v>773</v>
+      </c>
+      <c r="I349">
+        <v>24002</v>
+      </c>
+      <c r="J349" t="s">
+        <v>774</v>
+      </c>
+      <c r="K349" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="350" spans="1:11">
+      <c r="A350">
+        <v>480900208245</v>
+      </c>
+      <c r="B350" t="s">
+        <v>755</v>
+      </c>
+      <c r="C350" t="s">
+        <v>12</v>
+      </c>
+      <c r="D350" t="s">
+        <v>15</v>
+      </c>
+      <c r="E350" t="s">
+        <v>756</v>
+      </c>
+      <c r="F350" t="s">
+        <v>550</v>
+      </c>
+      <c r="G350" t="s">
+        <v>70</v>
+      </c>
+      <c r="H350" t="s">
+        <v>775</v>
+      </c>
+      <c r="I350" t="s">
+        <v>776</v>
+      </c>
+      <c r="J350" t="s">
+        <v>123</v>
+      </c>
+      <c r="K350" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="351" spans="1:11">
+      <c r="A351">
+        <v>480900208245</v>
+      </c>
+      <c r="B351" t="s">
+        <v>755</v>
+      </c>
+      <c r="C351" t="s">
+        <v>12</v>
+      </c>
+      <c r="D351" t="s">
+        <v>15</v>
+      </c>
+      <c r="E351" t="s">
+        <v>756</v>
+      </c>
+      <c r="F351" t="s">
+        <v>550</v>
+      </c>
+      <c r="G351" t="s">
+        <v>70</v>
+      </c>
+      <c r="H351" t="s">
+        <v>777</v>
+      </c>
+      <c r="I351" t="s">
+        <v>778</v>
+      </c>
+      <c r="J351" t="s">
+        <v>123</v>
+      </c>
+      <c r="K351" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="352" spans="1:11">
+      <c r="A352">
+        <v>480900208245</v>
+      </c>
+      <c r="B352" t="s">
+        <v>755</v>
+      </c>
+      <c r="C352" t="s">
+        <v>12</v>
+      </c>
+      <c r="D352" t="s">
+        <v>15</v>
+      </c>
+      <c r="E352" t="s">
+        <v>756</v>
+      </c>
+      <c r="F352" t="s">
+        <v>550</v>
+      </c>
+      <c r="G352" t="s">
+        <v>70</v>
+      </c>
+      <c r="H352" t="s">
+        <v>779</v>
+      </c>
+      <c r="I352" t="s">
+        <v>780</v>
+      </c>
+      <c r="J352" t="s">
+        <v>123</v>
+      </c>
+      <c r="K352" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="353" spans="1:11">
+      <c r="A353">
+        <v>480900208245</v>
+      </c>
+      <c r="B353" t="s">
+        <v>755</v>
+      </c>
+      <c r="C353" t="s">
+        <v>12</v>
+      </c>
+      <c r="D353" t="s">
+        <v>38</v>
+      </c>
+      <c r="E353" t="s">
+        <v>756</v>
+      </c>
+      <c r="F353" t="s">
+        <v>550</v>
+      </c>
+      <c r="G353" t="s">
+        <v>70</v>
+      </c>
+      <c r="H353" t="s">
+        <v>781</v>
+      </c>
+      <c r="I353">
+        <v>24002</v>
+      </c>
+      <c r="J353" t="s">
+        <v>782</v>
+      </c>
+      <c r="K353" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="354" spans="1:11">
+      <c r="A354">
+        <v>480900208245</v>
+      </c>
+      <c r="B354" t="s">
+        <v>755</v>
+      </c>
+      <c r="C354" t="s">
+        <v>12</v>
+      </c>
+      <c r="D354" t="s">
+        <v>13</v>
+      </c>
+      <c r="E354" t="s">
+        <v>756</v>
+      </c>
+      <c r="F354" t="s">
+        <v>550</v>
+      </c>
+      <c r="G354" t="s">
+        <v>70</v>
+      </c>
+      <c r="H354" t="s">
+        <v>783</v>
+      </c>
+      <c r="I354">
+        <v>16054</v>
+      </c>
+      <c r="J354" t="s">
+        <v>784</v>
+      </c>
+      <c r="K354" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="355" spans="1:11">
+      <c r="A355">
+        <v>480900208245</v>
+      </c>
+      <c r="B355" t="s">
+        <v>755</v>
+      </c>
+      <c r="C355" t="s">
+        <v>12</v>
+      </c>
+      <c r="D355" t="s">
+        <v>13</v>
+      </c>
+      <c r="E355" t="s">
+        <v>756</v>
+      </c>
+      <c r="F355" t="s">
+        <v>550</v>
+      </c>
+      <c r="G355" t="s">
+        <v>70</v>
+      </c>
+      <c r="H355" t="s">
+        <v>785</v>
+      </c>
+      <c r="I355">
+        <v>16054</v>
+      </c>
+      <c r="J355" t="s">
+        <v>786</v>
+      </c>
+      <c r="K355" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="356" spans="1:11">
+      <c r="A356">
+        <v>480900208245</v>
+      </c>
+      <c r="B356" t="s">
+        <v>755</v>
+      </c>
+      <c r="C356" t="s">
+        <v>12</v>
+      </c>
+      <c r="D356" t="s">
+        <v>13</v>
+      </c>
+      <c r="E356" t="s">
+        <v>756</v>
+      </c>
+      <c r="F356" t="s">
+        <v>550</v>
+      </c>
+      <c r="G356" t="s">
+        <v>70</v>
+      </c>
+      <c r="H356" t="s">
+        <v>787</v>
+      </c>
+      <c r="I356">
+        <v>16054</v>
+      </c>
+      <c r="J356" t="s">
+        <v>788</v>
+      </c>
+      <c r="K356" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="357" spans="1:11">
+      <c r="A357">
+        <v>480900208245</v>
+      </c>
+      <c r="B357" t="s">
+        <v>755</v>
+      </c>
+      <c r="C357" t="s">
+        <v>12</v>
+      </c>
+      <c r="D357" t="s">
+        <v>58</v>
+      </c>
+      <c r="E357" t="s">
+        <v>756</v>
+      </c>
+      <c r="F357" t="s">
+        <v>550</v>
+      </c>
+      <c r="G357" t="s">
+        <v>70</v>
+      </c>
+      <c r="H357" t="s">
+        <v>789</v>
+      </c>
+      <c r="I357">
+        <v>15081</v>
+      </c>
+      <c r="J357" t="s">
+        <v>790</v>
+      </c>
+      <c r="K357" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="358" spans="1:11">
+      <c r="A358">
+        <v>480900208245</v>
+      </c>
+      <c r="B358" t="s">
+        <v>755</v>
+      </c>
+      <c r="C358" t="s">
+        <v>12</v>
+      </c>
+      <c r="D358" t="s">
+        <v>58</v>
+      </c>
+      <c r="E358" t="s">
+        <v>756</v>
+      </c>
+      <c r="F358" t="s">
+        <v>550</v>
+      </c>
+      <c r="G358" t="s">
+        <v>70</v>
+      </c>
+      <c r="H358" t="s">
+        <v>791</v>
+      </c>
+      <c r="I358">
+        <v>15081</v>
+      </c>
+      <c r="J358" t="s">
+        <v>792</v>
+      </c>
+      <c r="K358" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="359" spans="1:11">
+      <c r="A359">
+        <v>480900208245</v>
+      </c>
+      <c r="B359" t="s">
+        <v>755</v>
+      </c>
+      <c r="C359" t="s">
+        <v>12</v>
+      </c>
+      <c r="D359" t="s">
+        <v>58</v>
+      </c>
+      <c r="E359" t="s">
+        <v>756</v>
+      </c>
+      <c r="F359" t="s">
+        <v>550</v>
+      </c>
+      <c r="G359" t="s">
+        <v>70</v>
+      </c>
+      <c r="H359" t="s">
+        <v>793</v>
+      </c>
+      <c r="I359">
+        <v>15055</v>
+      </c>
+      <c r="J359" t="s">
+        <v>794</v>
+      </c>
+      <c r="K359" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="360" spans="1:11">
+      <c r="A360">
+        <v>480900208245</v>
+      </c>
+      <c r="B360" t="s">
+        <v>755</v>
+      </c>
+      <c r="C360" t="s">
+        <v>12</v>
+      </c>
+      <c r="D360" t="s">
+        <v>58</v>
+      </c>
+      <c r="E360" t="s">
+        <v>756</v>
+      </c>
+      <c r="F360" t="s">
+        <v>550</v>
+      </c>
+      <c r="G360" t="s">
+        <v>70</v>
+      </c>
+      <c r="H360" t="s">
+        <v>795</v>
+      </c>
+      <c r="I360">
+        <v>15055</v>
+      </c>
+      <c r="J360" t="s">
+        <v>796</v>
+      </c>
+      <c r="K360" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="361" spans="1:11">
+      <c r="A361">
+        <v>480900208245</v>
+      </c>
+      <c r="B361" t="s">
+        <v>755</v>
+      </c>
+      <c r="C361" t="s">
+        <v>12</v>
+      </c>
+      <c r="D361" t="s">
+        <v>58</v>
+      </c>
+      <c r="E361" t="s">
+        <v>756</v>
+      </c>
+      <c r="F361" t="s">
+        <v>550</v>
+      </c>
+      <c r="G361" t="s">
+        <v>70</v>
+      </c>
+      <c r="H361" t="s">
+        <v>797</v>
+      </c>
+      <c r="I361">
+        <v>15055</v>
+      </c>
+      <c r="J361" t="s">
+        <v>798</v>
+      </c>
+      <c r="K361" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="362" spans="1:11">
+      <c r="A362">
+        <v>480900208245</v>
+      </c>
+      <c r="B362" t="s">
+        <v>755</v>
+      </c>
+      <c r="C362" t="s">
+        <v>12</v>
+      </c>
+      <c r="D362" t="s">
+        <v>58</v>
+      </c>
+      <c r="E362" t="s">
+        <v>756</v>
+      </c>
+      <c r="F362" t="s">
+        <v>550</v>
+      </c>
+      <c r="G362" t="s">
+        <v>70</v>
+      </c>
+      <c r="H362" t="s">
+        <v>799</v>
+      </c>
+      <c r="I362">
+        <v>15055</v>
+      </c>
+      <c r="J362" t="s">
+        <v>800</v>
+      </c>
+      <c r="K362" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="363" spans="1:11">
+      <c r="A363">
+        <v>480900208245</v>
+      </c>
+      <c r="B363" t="s">
+        <v>755</v>
+      </c>
+      <c r="C363" t="s">
+        <v>12</v>
+      </c>
+      <c r="D363" t="s">
+        <v>220</v>
+      </c>
+      <c r="E363" t="s">
+        <v>756</v>
+      </c>
+      <c r="F363" t="s">
+        <v>550</v>
+      </c>
+      <c r="G363" t="s">
+        <v>70</v>
+      </c>
+      <c r="H363" t="s">
+        <v>801</v>
+      </c>
+      <c r="I363">
+        <v>13361</v>
+      </c>
+      <c r="J363" t="s">
+        <v>802</v>
+      </c>
+      <c r="K363" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="364" spans="1:11">
+      <c r="A364">
+        <v>480900208245</v>
+      </c>
+      <c r="B364" t="s">
+        <v>755</v>
+      </c>
+      <c r="C364" t="s">
+        <v>12</v>
+      </c>
+      <c r="D364" t="s">
+        <v>220</v>
+      </c>
+      <c r="E364" t="s">
+        <v>756</v>
+      </c>
+      <c r="F364" t="s">
+        <v>550</v>
+      </c>
+      <c r="G364" t="s">
+        <v>70</v>
+      </c>
+      <c r="H364" t="s">
+        <v>803</v>
+      </c>
+      <c r="I364">
+        <v>13361</v>
+      </c>
+      <c r="J364" t="s">
+        <v>804</v>
+      </c>
+      <c r="K364" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="365" spans="1:11">
+      <c r="A365">
+        <v>480900208245</v>
+      </c>
+      <c r="B365" t="s">
+        <v>755</v>
+      </c>
+      <c r="C365" t="s">
+        <v>12</v>
+      </c>
+      <c r="D365" t="s">
+        <v>220</v>
+      </c>
+      <c r="E365" t="s">
+        <v>756</v>
+      </c>
+      <c r="F365" t="s">
+        <v>550</v>
+      </c>
+      <c r="G365" t="s">
+        <v>70</v>
+      </c>
+      <c r="H365" t="s">
+        <v>805</v>
+      </c>
+      <c r="I365">
+        <v>13361</v>
+      </c>
+      <c r="J365" t="s">
+        <v>806</v>
+      </c>
+      <c r="K365" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="366" spans="1:11">
+      <c r="A366">
+        <v>480900208245</v>
+      </c>
+      <c r="B366" t="s">
+        <v>755</v>
+      </c>
+      <c r="C366" t="s">
+        <v>12</v>
+      </c>
+      <c r="D366" t="s">
+        <v>108</v>
+      </c>
+      <c r="E366" t="s">
+        <v>756</v>
+      </c>
+      <c r="F366" t="s">
+        <v>550</v>
+      </c>
+      <c r="G366" t="s">
+        <v>70</v>
+      </c>
+      <c r="H366" t="s">
+        <v>807</v>
+      </c>
+      <c r="I366">
+        <v>12094</v>
+      </c>
+      <c r="J366" t="s">
+        <v>808</v>
+      </c>
+      <c r="K366" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="367" spans="1:11">
+      <c r="A367">
+        <v>480900208245</v>
+      </c>
+      <c r="B367" t="s">
+        <v>755</v>
+      </c>
+      <c r="C367" t="s">
+        <v>12</v>
+      </c>
+      <c r="D367" t="s">
+        <v>108</v>
+      </c>
+      <c r="E367" t="s">
+        <v>756</v>
+      </c>
+      <c r="F367" t="s">
+        <v>550</v>
+      </c>
+      <c r="G367" t="s">
+        <v>70</v>
+      </c>
+      <c r="H367" t="s">
+        <v>809</v>
+      </c>
+      <c r="I367">
+        <v>12094</v>
+      </c>
+      <c r="J367" t="s">
+        <v>810</v>
+      </c>
+      <c r="K367" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="368" spans="1:11">
+      <c r="A368">
+        <v>480900208245</v>
+      </c>
+      <c r="B368" t="s">
+        <v>755</v>
+      </c>
+      <c r="C368" t="s">
+        <v>12</v>
+      </c>
+      <c r="D368" t="s">
+        <v>108</v>
+      </c>
+      <c r="E368" t="s">
+        <v>756</v>
+      </c>
+      <c r="F368" t="s">
+        <v>550</v>
+      </c>
+      <c r="G368" t="s">
+        <v>70</v>
+      </c>
+      <c r="H368" t="s">
+        <v>811</v>
+      </c>
+      <c r="I368">
+        <v>12094</v>
+      </c>
+      <c r="J368" t="s">
+        <v>812</v>
+      </c>
+      <c r="K368" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="369" spans="1:11">
+      <c r="A369">
+        <v>480900208245</v>
+      </c>
+      <c r="B369" t="s">
+        <v>755</v>
+      </c>
+      <c r="C369" t="s">
+        <v>12</v>
+      </c>
+      <c r="D369" t="s">
+        <v>108</v>
+      </c>
+      <c r="E369" t="s">
+        <v>756</v>
+      </c>
+      <c r="F369" t="s">
+        <v>550</v>
+      </c>
+      <c r="G369" t="s">
+        <v>70</v>
+      </c>
+      <c r="H369" t="s">
+        <v>813</v>
+      </c>
+      <c r="I369">
+        <v>12002</v>
+      </c>
+      <c r="J369" t="s">
+        <v>814</v>
+      </c>
+      <c r="K369" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="370" spans="1:11">
+      <c r="A370">
+        <v>480900208245</v>
+      </c>
+      <c r="B370" t="s">
+        <v>755</v>
+      </c>
+      <c r="C370" t="s">
+        <v>12</v>
+      </c>
+      <c r="D370" t="s">
+        <v>108</v>
+      </c>
+      <c r="E370" t="s">
+        <v>756</v>
+      </c>
+      <c r="F370" t="s">
+        <v>550</v>
+      </c>
+      <c r="G370" t="s">
+        <v>70</v>
+      </c>
+      <c r="H370" t="s">
+        <v>815</v>
+      </c>
+      <c r="I370">
+        <v>12002</v>
+      </c>
+      <c r="J370" t="s">
+        <v>816</v>
+      </c>
+      <c r="K370" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="371" spans="1:11">
+      <c r="A371">
+        <v>480900208245</v>
+      </c>
+      <c r="B371" t="s">
+        <v>755</v>
+      </c>
+      <c r="C371" t="s">
+        <v>12</v>
+      </c>
+      <c r="D371" t="s">
+        <v>588</v>
+      </c>
+      <c r="E371" t="s">
+        <v>756</v>
+      </c>
+      <c r="F371" t="s">
+        <v>550</v>
+      </c>
+      <c r="G371" t="s">
+        <v>70</v>
+      </c>
+      <c r="H371" t="s">
+        <v>817</v>
+      </c>
+      <c r="I371">
+        <v>11025</v>
+      </c>
+      <c r="J371" t="s">
+        <v>818</v>
+      </c>
+      <c r="K371" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="372" spans="1:11">
+      <c r="A372">
+        <v>480900208245</v>
+      </c>
+      <c r="B372" t="s">
+        <v>755</v>
+      </c>
+      <c r="C372" t="s">
+        <v>12</v>
+      </c>
+      <c r="D372" t="s">
+        <v>15</v>
+      </c>
+      <c r="E372" t="s">
+        <v>756</v>
+      </c>
+      <c r="F372" t="s">
+        <v>550</v>
+      </c>
+      <c r="G372" t="s">
+        <v>70</v>
+      </c>
+      <c r="H372" t="s">
+        <v>819</v>
+      </c>
+      <c r="I372" t="s">
+        <v>820</v>
+      </c>
+      <c r="J372" t="s">
+        <v>123</v>
+      </c>
+      <c r="K372" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="373" spans="1:11">
+      <c r="A373">
+        <v>480900209094</v>
+      </c>
+      <c r="B373" t="s">
+        <v>821</v>
+      </c>
+      <c r="C373" t="s">
+        <v>12</v>
+      </c>
+      <c r="D373" t="s">
+        <v>220</v>
+      </c>
+      <c r="E373" t="s">
+        <v>756</v>
+      </c>
+      <c r="F373" t="s">
+        <v>550</v>
+      </c>
+      <c r="G373" t="s">
+        <v>70</v>
+      </c>
+      <c r="H373" t="s">
+        <v>822</v>
+      </c>
+      <c r="I373">
+        <v>13375</v>
+      </c>
+      <c r="J373" t="s">
+        <v>823</v>
+      </c>
+      <c r="K373" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="374" spans="1:11">
+      <c r="A374">
+        <v>480900209094</v>
+      </c>
+      <c r="B374" t="s">
+        <v>821</v>
+      </c>
+      <c r="C374" t="s">
+        <v>12</v>
+      </c>
+      <c r="D374" t="s">
+        <v>220</v>
+      </c>
+      <c r="E374" t="s">
+        <v>756</v>
+      </c>
+      <c r="F374" t="s">
+        <v>550</v>
+      </c>
+      <c r="G374" t="s">
+        <v>70</v>
+      </c>
+      <c r="H374" t="s">
+        <v>824</v>
+      </c>
+      <c r="I374">
+        <v>13375</v>
+      </c>
+      <c r="J374" t="s">
+        <v>825</v>
+      </c>
+      <c r="K374" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="375" spans="1:11">
+      <c r="A375">
+        <v>480900209094</v>
+      </c>
+      <c r="B375" t="s">
+        <v>821</v>
+      </c>
+      <c r="C375" t="s">
+        <v>12</v>
+      </c>
+      <c r="D375" t="s">
+        <v>220</v>
+      </c>
+      <c r="E375" t="s">
+        <v>756</v>
+      </c>
+      <c r="F375" t="s">
+        <v>550</v>
+      </c>
+      <c r="G375" t="s">
+        <v>70</v>
+      </c>
+      <c r="H375" t="s">
+        <v>826</v>
+      </c>
+      <c r="I375">
+        <v>13375</v>
+      </c>
+      <c r="J375" t="s">
+        <v>827</v>
+      </c>
+      <c r="K375" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="376" spans="1:11">
+      <c r="A376">
+        <v>480900209094</v>
+      </c>
+      <c r="B376" t="s">
+        <v>821</v>
+      </c>
+      <c r="C376" t="s">
+        <v>12</v>
+      </c>
+      <c r="D376" t="s">
+        <v>220</v>
+      </c>
+      <c r="E376" t="s">
+        <v>756</v>
+      </c>
+      <c r="F376" t="s">
+        <v>550</v>
+      </c>
+      <c r="G376" t="s">
+        <v>70</v>
+      </c>
+      <c r="H376" t="s">
+        <v>828</v>
+      </c>
+      <c r="I376">
+        <v>13375</v>
+      </c>
+      <c r="J376" t="s">
+        <v>687</v>
+      </c>
+      <c r="K376" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="377" spans="1:11">
+      <c r="A377">
+        <v>480900209094</v>
+      </c>
+      <c r="B377" t="s">
+        <v>821</v>
+      </c>
+      <c r="C377" t="s">
+        <v>12</v>
+      </c>
+      <c r="D377" t="s">
+        <v>220</v>
+      </c>
+      <c r="E377" t="s">
+        <v>756</v>
+      </c>
+      <c r="F377" t="s">
+        <v>550</v>
+      </c>
+      <c r="G377" t="s">
+        <v>70</v>
+      </c>
+      <c r="H377" t="s">
+        <v>829</v>
+      </c>
+      <c r="I377">
+        <v>13375</v>
+      </c>
+      <c r="J377" t="s">
+        <v>830</v>
+      </c>
+      <c r="K377" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="378" spans="1:11">
+      <c r="A378">
+        <v>480900209094</v>
+      </c>
+      <c r="B378" t="s">
+        <v>821</v>
+      </c>
+      <c r="C378" t="s">
+        <v>12</v>
+      </c>
+      <c r="D378" t="s">
+        <v>220</v>
+      </c>
+      <c r="E378" t="s">
+        <v>756</v>
+      </c>
+      <c r="F378" t="s">
+        <v>550</v>
+      </c>
+      <c r="G378" t="s">
+        <v>70</v>
+      </c>
+      <c r="H378" t="s">
+        <v>831</v>
+      </c>
+      <c r="I378">
+        <v>13375</v>
+      </c>
+      <c r="J378" t="s">
+        <v>832</v>
+      </c>
+      <c r="K378" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="379" spans="1:11">
+      <c r="A379">
+        <v>480900209094</v>
+      </c>
+      <c r="B379" t="s">
+        <v>821</v>
+      </c>
+      <c r="C379" t="s">
+        <v>12</v>
+      </c>
+      <c r="D379" t="s">
+        <v>220</v>
+      </c>
+      <c r="E379" t="s">
+        <v>756</v>
+      </c>
+      <c r="F379" t="s">
+        <v>550</v>
+      </c>
+      <c r="G379" t="s">
+        <v>70</v>
+      </c>
+      <c r="H379" t="s">
+        <v>833</v>
+      </c>
+      <c r="I379">
+        <v>13375</v>
+      </c>
+      <c r="J379" t="s">
+        <v>834</v>
+      </c>
+      <c r="K379" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="380" spans="1:11">
+      <c r="A380">
+        <v>480900209094</v>
+      </c>
+      <c r="B380" t="s">
+        <v>821</v>
+      </c>
+      <c r="C380" t="s">
+        <v>12</v>
+      </c>
+      <c r="D380" t="s">
+        <v>220</v>
+      </c>
+      <c r="E380" t="s">
+        <v>756</v>
+      </c>
+      <c r="F380" t="s">
+        <v>550</v>
+      </c>
+      <c r="G380" t="s">
+        <v>70</v>
+      </c>
+      <c r="H380" t="s">
+        <v>835</v>
+      </c>
+      <c r="I380">
+        <v>13375</v>
+      </c>
+      <c r="J380" t="s">
+        <v>836</v>
+      </c>
+      <c r="K380" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="381" spans="1:11">
+      <c r="A381">
+        <v>480900209094</v>
+      </c>
+      <c r="B381" t="s">
+        <v>821</v>
+      </c>
+      <c r="C381" t="s">
+        <v>12</v>
+      </c>
+      <c r="D381" t="s">
+        <v>220</v>
+      </c>
+      <c r="E381" t="s">
+        <v>756</v>
+      </c>
+      <c r="F381" t="s">
+        <v>550</v>
+      </c>
+      <c r="G381" t="s">
+        <v>70</v>
+      </c>
+      <c r="H381" t="s">
+        <v>837</v>
+      </c>
+      <c r="I381">
+        <v>13375</v>
+      </c>
+      <c r="J381" t="s">
+        <v>838</v>
+      </c>
+      <c r="K381" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="382" spans="1:11">
+      <c r="A382">
+        <v>480900209094</v>
+      </c>
+      <c r="B382" t="s">
+        <v>821</v>
+      </c>
+      <c r="C382" t="s">
+        <v>12</v>
+      </c>
+      <c r="D382" t="s">
+        <v>220</v>
+      </c>
+      <c r="E382" t="s">
+        <v>756</v>
+      </c>
+      <c r="F382" t="s">
+        <v>550</v>
+      </c>
+      <c r="G382" t="s">
+        <v>70</v>
+      </c>
+      <c r="H382" t="s">
+        <v>839</v>
+      </c>
+      <c r="I382">
+        <v>13375</v>
+      </c>
+      <c r="J382" t="s">
+        <v>840</v>
+      </c>
+      <c r="K382" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="383" spans="1:11">
+      <c r="A383">
+        <v>480900209094</v>
+      </c>
+      <c r="B383" t="s">
+        <v>821</v>
+      </c>
+      <c r="C383" t="s">
+        <v>12</v>
+      </c>
+      <c r="D383" t="s">
+        <v>220</v>
+      </c>
+      <c r="E383" t="s">
+        <v>756</v>
+      </c>
+      <c r="F383" t="s">
+        <v>550</v>
+      </c>
+      <c r="G383" t="s">
+        <v>70</v>
+      </c>
+      <c r="H383" t="s">
+        <v>841</v>
+      </c>
+      <c r="I383">
+        <v>13375</v>
+      </c>
+      <c r="J383" t="s">
+        <v>842</v>
+      </c>
+      <c r="K383" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="384" spans="1:11">
+      <c r="A384">
+        <v>480900209094</v>
+      </c>
+      <c r="B384" t="s">
+        <v>821</v>
+      </c>
+      <c r="C384" t="s">
+        <v>12</v>
+      </c>
+      <c r="D384" t="s">
+        <v>220</v>
+      </c>
+      <c r="E384" t="s">
+        <v>756</v>
+      </c>
+      <c r="F384" t="s">
+        <v>550</v>
+      </c>
+      <c r="G384" t="s">
+        <v>70</v>
+      </c>
+      <c r="H384" t="s">
+        <v>843</v>
+      </c>
+      <c r="I384">
+        <v>13375</v>
+      </c>
+      <c r="J384" t="s">
+        <v>844</v>
+      </c>
+      <c r="K384" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="385" spans="1:11">
+      <c r="A385">
+        <v>480900209094</v>
+      </c>
+      <c r="B385" t="s">
+        <v>821</v>
+      </c>
+      <c r="C385" t="s">
+        <v>12</v>
+      </c>
+      <c r="D385" t="s">
+        <v>220</v>
+      </c>
+      <c r="E385" t="s">
+        <v>756</v>
+      </c>
+      <c r="F385" t="s">
+        <v>550</v>
+      </c>
+      <c r="G385" t="s">
+        <v>70</v>
+      </c>
+      <c r="H385" t="s">
+        <v>845</v>
+      </c>
+      <c r="I385">
+        <v>13375</v>
+      </c>
+      <c r="J385" t="s">
+        <v>846</v>
+      </c>
+      <c r="K385" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="386" spans="1:11">
+      <c r="A386">
+        <v>480900209094</v>
+      </c>
+      <c r="B386" t="s">
+        <v>821</v>
+      </c>
+      <c r="C386" t="s">
+        <v>12</v>
+      </c>
+      <c r="D386" t="s">
+        <v>220</v>
+      </c>
+      <c r="E386" t="s">
+        <v>756</v>
+      </c>
+      <c r="F386" t="s">
+        <v>550</v>
+      </c>
+      <c r="G386" t="s">
+        <v>70</v>
+      </c>
+      <c r="H386" t="s">
+        <v>847</v>
+      </c>
+      <c r="I386">
+        <v>13375</v>
+      </c>
+      <c r="J386" t="s">
+        <v>848</v>
+      </c>
+      <c r="K386" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="387" spans="1:11">
+      <c r="A387">
+        <v>480900209094</v>
+      </c>
+      <c r="B387" t="s">
+        <v>821</v>
+      </c>
+      <c r="C387" t="s">
+        <v>12</v>
+      </c>
+      <c r="D387" t="s">
+        <v>220</v>
+      </c>
+      <c r="E387" t="s">
+        <v>756</v>
+      </c>
+      <c r="F387" t="s">
+        <v>550</v>
+      </c>
+      <c r="G387" t="s">
+        <v>70</v>
+      </c>
+      <c r="H387" t="s">
+        <v>849</v>
+      </c>
+      <c r="I387">
+        <v>13375</v>
+      </c>
+      <c r="J387" t="s">
+        <v>850</v>
+      </c>
+      <c r="K387" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="388" spans="1:11">
+      <c r="A388">
+        <v>480900209094</v>
+      </c>
+      <c r="B388" t="s">
+        <v>821</v>
+      </c>
+      <c r="C388" t="s">
+        <v>12</v>
+      </c>
+      <c r="D388" t="s">
+        <v>220</v>
+      </c>
+      <c r="E388" t="s">
+        <v>756</v>
+      </c>
+      <c r="F388" t="s">
+        <v>550</v>
+      </c>
+      <c r="G388" t="s">
+        <v>70</v>
+      </c>
+      <c r="H388" t="s">
+        <v>851</v>
+      </c>
+      <c r="I388">
+        <v>13375</v>
+      </c>
+      <c r="J388" t="s">
+        <v>852</v>
+      </c>
+      <c r="K388" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="389" spans="1:11">
+      <c r="A389">
+        <v>480900209094</v>
+      </c>
+      <c r="B389" t="s">
+        <v>821</v>
+      </c>
+      <c r="C389" t="s">
+        <v>12</v>
+      </c>
+      <c r="D389" t="s">
+        <v>220</v>
+      </c>
+      <c r="E389" t="s">
+        <v>756</v>
+      </c>
+      <c r="F389" t="s">
+        <v>550</v>
+      </c>
+      <c r="G389" t="s">
+        <v>70</v>
+      </c>
+      <c r="H389" t="s">
+        <v>853</v>
+      </c>
+      <c r="I389">
+        <v>13375</v>
+      </c>
+      <c r="J389" t="s">
+        <v>854</v>
+      </c>
+      <c r="K389" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="390" spans="1:11">
+      <c r="A390">
+        <v>480900194305</v>
+      </c>
+      <c r="B390" t="s">
+        <v>855</v>
+      </c>
+      <c r="C390" t="s">
+        <v>12</v>
+      </c>
+      <c r="D390" t="s">
+        <v>38</v>
+      </c>
+      <c r="E390" t="s">
+        <v>856</v>
+      </c>
+      <c r="F390" t="s">
+        <v>756</v>
+      </c>
+      <c r="G390" t="s">
+        <v>70</v>
+      </c>
+      <c r="H390" t="s">
+        <v>857</v>
+      </c>
+      <c r="I390">
+        <v>24061</v>
+      </c>
+      <c r="J390" t="s">
+        <v>858</v>
+      </c>
+      <c r="K390" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="391" spans="1:11">
+      <c r="A391">
+        <v>480900194305</v>
+      </c>
+      <c r="B391" t="s">
+        <v>855</v>
+      </c>
+      <c r="C391" t="s">
+        <v>12</v>
+      </c>
+      <c r="D391" t="s">
+        <v>38</v>
+      </c>
+      <c r="E391" t="s">
+        <v>856</v>
+      </c>
+      <c r="F391" t="s">
+        <v>756</v>
+      </c>
+      <c r="G391" t="s">
+        <v>70</v>
+      </c>
+      <c r="H391" t="s">
+        <v>859</v>
+      </c>
+      <c r="I391">
+        <v>24061</v>
+      </c>
+      <c r="J391" t="s">
+        <v>860</v>
+      </c>
+      <c r="K391" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="392" spans="1:11">
+      <c r="A392">
+        <v>480900194305</v>
+      </c>
+      <c r="B392" t="s">
+        <v>855</v>
+      </c>
+      <c r="C392" t="s">
+        <v>12</v>
+      </c>
+      <c r="D392" t="s">
+        <v>58</v>
+      </c>
+      <c r="E392" t="s">
+        <v>856</v>
+      </c>
+      <c r="F392" t="s">
+        <v>756</v>
+      </c>
+      <c r="G392" t="s">
+        <v>70</v>
+      </c>
+      <c r="H392" t="s">
+        <v>861</v>
+      </c>
+      <c r="I392">
+        <v>15090</v>
+      </c>
+      <c r="J392" t="s">
+        <v>862</v>
+      </c>
+      <c r="K392" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11">
+      <c r="A393">
+        <v>480900194305</v>
+      </c>
+      <c r="B393" t="s">
+        <v>855</v>
+      </c>
+      <c r="C393" t="s">
+        <v>12</v>
+      </c>
+      <c r="D393" t="s">
+        <v>58</v>
+      </c>
+      <c r="E393" t="s">
+        <v>856</v>
+      </c>
+      <c r="F393" t="s">
+        <v>756</v>
+      </c>
+      <c r="G393" t="s">
+        <v>70</v>
+      </c>
+      <c r="H393" t="s">
+        <v>863</v>
+      </c>
+      <c r="I393">
+        <v>15090</v>
+      </c>
+      <c r="J393" t="s">
+        <v>864</v>
+      </c>
+      <c r="K393" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="394" spans="1:11">
+      <c r="A394">
+        <v>480900194305</v>
+      </c>
+      <c r="B394" t="s">
+        <v>855</v>
+      </c>
+      <c r="C394" t="s">
+        <v>12</v>
+      </c>
+      <c r="D394" t="s">
+        <v>58</v>
+      </c>
+      <c r="E394" t="s">
+        <v>856</v>
+      </c>
+      <c r="F394" t="s">
+        <v>756</v>
+      </c>
+      <c r="G394" t="s">
+        <v>70</v>
+      </c>
+      <c r="H394" t="s">
+        <v>865</v>
+      </c>
+      <c r="I394">
+        <v>15089</v>
+      </c>
+      <c r="J394" t="s">
+        <v>866</v>
+      </c>
+      <c r="K394" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11">
+      <c r="A395">
+        <v>480900194305</v>
+      </c>
+      <c r="B395" t="s">
+        <v>855</v>
+      </c>
+      <c r="C395" t="s">
+        <v>12</v>
+      </c>
+      <c r="D395" t="s">
+        <v>58</v>
+      </c>
+      <c r="E395" t="s">
+        <v>856</v>
+      </c>
+      <c r="F395" t="s">
+        <v>756</v>
+      </c>
+      <c r="G395" t="s">
+        <v>70</v>
+      </c>
+      <c r="H395" t="s">
+        <v>867</v>
+      </c>
+      <c r="I395">
+        <v>15083</v>
+      </c>
+      <c r="J395" t="s">
+        <v>868</v>
+      </c>
+      <c r="K395" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="396" spans="1:11">
+      <c r="A396">
+        <v>480900194305</v>
+      </c>
+      <c r="B396" t="s">
+        <v>855</v>
+      </c>
+      <c r="C396" t="s">
+        <v>12</v>
+      </c>
+      <c r="D396" t="s">
+        <v>58</v>
+      </c>
+      <c r="E396" t="s">
+        <v>856</v>
+      </c>
+      <c r="F396" t="s">
+        <v>756</v>
+      </c>
+      <c r="G396" t="s">
+        <v>70</v>
+      </c>
+      <c r="H396" t="s">
+        <v>869</v>
+      </c>
+      <c r="I396">
+        <v>15083</v>
+      </c>
+      <c r="J396" t="s">
+        <v>870</v>
+      </c>
+      <c r="K396" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="397" spans="1:11">
+      <c r="A397">
+        <v>480900194305</v>
+      </c>
+      <c r="B397" t="s">
+        <v>855</v>
+      </c>
+      <c r="C397" t="s">
+        <v>12</v>
+      </c>
+      <c r="D397" t="s">
+        <v>24</v>
+      </c>
+      <c r="E397" t="s">
+        <v>856</v>
+      </c>
+      <c r="F397" t="s">
+        <v>756</v>
+      </c>
+      <c r="G397" t="s">
+        <v>70</v>
+      </c>
+      <c r="H397" t="s">
+        <v>871</v>
+      </c>
+      <c r="I397">
+        <v>14115</v>
+      </c>
+      <c r="J397" t="s">
+        <v>872</v>
+      </c>
+      <c r="K397" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="398" spans="1:11">
+      <c r="A398">
+        <v>480900194305</v>
+      </c>
+      <c r="B398" t="s">
+        <v>855</v>
+      </c>
+      <c r="C398" t="s">
+        <v>12</v>
+      </c>
+      <c r="D398" t="s">
+        <v>24</v>
+      </c>
+      <c r="E398" t="s">
+        <v>856</v>
+      </c>
+      <c r="F398" t="s">
+        <v>756</v>
+      </c>
+      <c r="G398" t="s">
+        <v>70</v>
+      </c>
+      <c r="H398" t="s">
+        <v>873</v>
+      </c>
+      <c r="I398">
+        <v>14115</v>
+      </c>
+      <c r="J398" t="s">
+        <v>874</v>
+      </c>
+      <c r="K398" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="399" spans="1:11">
+      <c r="A399">
+        <v>480900194305</v>
+      </c>
+      <c r="B399" t="s">
+        <v>855</v>
+      </c>
+      <c r="C399" t="s">
+        <v>12</v>
+      </c>
+      <c r="D399" t="s">
+        <v>24</v>
+      </c>
+      <c r="E399" t="s">
+        <v>856</v>
+      </c>
+      <c r="F399" t="s">
+        <v>756</v>
+      </c>
+      <c r="G399" t="s">
+        <v>70</v>
+      </c>
+      <c r="H399" t="s">
+        <v>875</v>
+      </c>
+      <c r="I399">
+        <v>14115</v>
+      </c>
+      <c r="J399" t="s">
+        <v>876</v>
+      </c>
+      <c r="K399" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="400" spans="1:11">
+      <c r="A400">
+        <v>480900194305</v>
+      </c>
+      <c r="B400" t="s">
+        <v>855</v>
+      </c>
+      <c r="C400" t="s">
+        <v>12</v>
+      </c>
+      <c r="D400" t="s">
+        <v>24</v>
+      </c>
+      <c r="E400" t="s">
+        <v>856</v>
+      </c>
+      <c r="F400" t="s">
+        <v>756</v>
+      </c>
+      <c r="G400" t="s">
+        <v>70</v>
+      </c>
+      <c r="H400" t="s">
+        <v>877</v>
+      </c>
+      <c r="I400">
+        <v>14115</v>
+      </c>
+      <c r="J400" t="s">
+        <v>878</v>
+      </c>
+      <c r="K400" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="401" spans="1:11">
+      <c r="A401">
+        <v>480900194305</v>
+      </c>
+      <c r="B401" t="s">
+        <v>855</v>
+      </c>
+      <c r="C401" t="s">
+        <v>12</v>
+      </c>
+      <c r="D401" t="s">
+        <v>220</v>
+      </c>
+      <c r="E401" t="s">
+        <v>856</v>
+      </c>
+      <c r="F401" t="s">
+        <v>756</v>
+      </c>
+      <c r="G401" t="s">
+        <v>70</v>
+      </c>
+      <c r="H401" t="s">
+        <v>879</v>
+      </c>
+      <c r="I401">
+        <v>13365</v>
+      </c>
+      <c r="J401" t="s">
+        <v>880</v>
+      </c>
+      <c r="K401" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="402" spans="1:11">
+      <c r="A402">
+        <v>480900194305</v>
+      </c>
+      <c r="B402" t="s">
+        <v>855</v>
+      </c>
+      <c r="C402" t="s">
+        <v>12</v>
+      </c>
+      <c r="D402" t="s">
+        <v>220</v>
+      </c>
+      <c r="E402" t="s">
+        <v>856</v>
+      </c>
+      <c r="F402" t="s">
+        <v>756</v>
+      </c>
+      <c r="G402" t="s">
+        <v>70</v>
+      </c>
+      <c r="H402" t="s">
+        <v>881</v>
+      </c>
+      <c r="I402">
+        <v>13365</v>
+      </c>
+      <c r="J402" t="s">
+        <v>882</v>
+      </c>
+      <c r="K402" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="403" spans="1:11">
+      <c r="A403">
+        <v>480900194305</v>
+      </c>
+      <c r="B403" t="s">
+        <v>855</v>
+      </c>
+      <c r="C403" t="s">
+        <v>12</v>
+      </c>
+      <c r="D403" t="s">
+        <v>220</v>
+      </c>
+      <c r="E403" t="s">
+        <v>856</v>
+      </c>
+      <c r="F403" t="s">
+        <v>756</v>
+      </c>
+      <c r="G403" t="s">
+        <v>70</v>
+      </c>
+      <c r="H403" t="s">
+        <v>883</v>
+      </c>
+      <c r="I403">
+        <v>13365</v>
+      </c>
+      <c r="J403" t="s">
+        <v>884</v>
+      </c>
+      <c r="K403" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="404" spans="1:11">
+      <c r="A404">
+        <v>480900194733</v>
+      </c>
+      <c r="B404" t="s">
+        <v>885</v>
+      </c>
+      <c r="C404" t="s">
+        <v>12</v>
+      </c>
+      <c r="D404" t="s">
+        <v>13</v>
+      </c>
+      <c r="E404" t="s">
+        <v>856</v>
+      </c>
+      <c r="F404" t="s">
+        <v>756</v>
+      </c>
+      <c r="G404" t="s">
+        <v>70</v>
+      </c>
+      <c r="H404" t="s">
+        <v>886</v>
+      </c>
+      <c r="I404">
+        <v>16084</v>
+      </c>
+      <c r="J404" t="s">
+        <v>887</v>
+      </c>
+      <c r="K404" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="405" spans="1:11">
+      <c r="A405">
+        <v>480900194733</v>
+      </c>
+      <c r="B405" t="s">
+        <v>885</v>
+      </c>
+      <c r="C405" t="s">
+        <v>12</v>
+      </c>
+      <c r="D405" t="s">
+        <v>13</v>
+      </c>
+      <c r="E405" t="s">
+        <v>856</v>
+      </c>
+      <c r="F405" t="s">
+        <v>756</v>
+      </c>
+      <c r="G405" t="s">
+        <v>70</v>
+      </c>
+      <c r="H405" t="s">
+        <v>888</v>
+      </c>
+      <c r="I405">
+        <v>16085</v>
+      </c>
+      <c r="J405" t="s">
+        <v>889</v>
+      </c>
+      <c r="K405" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="406" spans="1:11">
+      <c r="A406">
+        <v>480900194733</v>
+      </c>
+      <c r="B406" t="s">
+        <v>885</v>
+      </c>
+      <c r="C406" t="s">
+        <v>12</v>
+      </c>
+      <c r="D406" t="s">
+        <v>13</v>
+      </c>
+      <c r="E406" t="s">
+        <v>856</v>
+      </c>
+      <c r="F406" t="s">
+        <v>756</v>
+      </c>
+      <c r="G406" t="s">
+        <v>70</v>
+      </c>
+      <c r="H406" t="s">
+        <v>890</v>
+      </c>
+      <c r="I406">
+        <v>16085</v>
+      </c>
+      <c r="J406" t="s">
+        <v>891</v>
+      </c>
+      <c r="K406" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="407" spans="1:11">
+      <c r="A407">
+        <v>480900194733</v>
+      </c>
+      <c r="B407" t="s">
+        <v>885</v>
+      </c>
+      <c r="C407" t="s">
+        <v>12</v>
+      </c>
+      <c r="D407" t="s">
+        <v>13</v>
+      </c>
+      <c r="E407" t="s">
+        <v>856</v>
+      </c>
+      <c r="F407" t="s">
+        <v>756</v>
+      </c>
+      <c r="G407" t="s">
+        <v>70</v>
+      </c>
+      <c r="H407" t="s">
+        <v>892</v>
+      </c>
+      <c r="I407">
+        <v>16085</v>
+      </c>
+      <c r="J407" t="s">
+        <v>893</v>
+      </c>
+      <c r="K407" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="408" spans="1:11">
+      <c r="A408">
+        <v>480900194733</v>
+      </c>
+      <c r="B408" t="s">
+        <v>885</v>
+      </c>
+      <c r="C408" t="s">
+        <v>12</v>
+      </c>
+      <c r="D408" t="s">
+        <v>13</v>
+      </c>
+      <c r="E408" t="s">
+        <v>856</v>
+      </c>
+      <c r="F408" t="s">
+        <v>756</v>
+      </c>
+      <c r="G408" t="s">
+        <v>70</v>
+      </c>
+      <c r="H408" t="s">
+        <v>894</v>
+      </c>
+      <c r="I408">
+        <v>16084</v>
+      </c>
+      <c r="J408" t="s">
+        <v>895</v>
+      </c>
+      <c r="K408" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="409" spans="1:11">
+      <c r="A409">
+        <v>480900194733</v>
+      </c>
+      <c r="B409" t="s">
+        <v>885</v>
+      </c>
+      <c r="C409" t="s">
+        <v>12</v>
+      </c>
+      <c r="D409" t="s">
+        <v>13</v>
+      </c>
+      <c r="E409" t="s">
+        <v>856</v>
+      </c>
+      <c r="F409" t="s">
+        <v>756</v>
+      </c>
+      <c r="G409" t="s">
+        <v>70</v>
+      </c>
+      <c r="H409" t="s">
+        <v>896</v>
+      </c>
+      <c r="I409">
+        <v>16084</v>
+      </c>
+      <c r="J409" t="s">
+        <v>897</v>
+      </c>
+      <c r="K409" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="410" spans="1:11">
+      <c r="A410">
+        <v>480900194733</v>
+      </c>
+      <c r="B410" t="s">
+        <v>885</v>
+      </c>
+      <c r="C410" t="s">
+        <v>12</v>
+      </c>
+      <c r="D410" t="s">
+        <v>24</v>
+      </c>
+      <c r="E410" t="s">
+        <v>856</v>
+      </c>
+      <c r="F410" t="s">
+        <v>756</v>
+      </c>
+      <c r="G410" t="s">
+        <v>70</v>
+      </c>
+      <c r="H410" t="s">
+        <v>898</v>
+      </c>
+      <c r="I410">
+        <v>14127</v>
+      </c>
+      <c r="J410" t="s">
+        <v>899</v>
+      </c>
+      <c r="K410" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="411" spans="1:11">
+      <c r="A411">
+        <v>480900194733</v>
+      </c>
+      <c r="B411" t="s">
+        <v>885</v>
+      </c>
+      <c r="C411" t="s">
+        <v>12</v>
+      </c>
+      <c r="D411" t="s">
+        <v>220</v>
+      </c>
+      <c r="E411" t="s">
+        <v>856</v>
+      </c>
+      <c r="F411" t="s">
+        <v>756</v>
+      </c>
+      <c r="G411" t="s">
+        <v>70</v>
+      </c>
+      <c r="H411" t="s">
+        <v>900</v>
+      </c>
+      <c r="I411">
+        <v>13372</v>
+      </c>
+      <c r="J411" t="s">
+        <v>901</v>
+      </c>
+      <c r="K411" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="412" spans="1:11">
+      <c r="A412">
+        <v>480900194733</v>
+      </c>
+      <c r="B412" t="s">
+        <v>885</v>
+      </c>
+      <c r="C412" t="s">
+        <v>12</v>
+      </c>
+      <c r="D412" t="s">
+        <v>220</v>
+      </c>
+      <c r="E412" t="s">
+        <v>856</v>
+      </c>
+      <c r="F412" t="s">
+        <v>756</v>
+      </c>
+      <c r="G412" t="s">
+        <v>70</v>
+      </c>
+      <c r="H412" t="s">
+        <v>902</v>
+      </c>
+      <c r="I412">
+        <v>13372</v>
+      </c>
+      <c r="J412" t="s">
+        <v>903</v>
+      </c>
+      <c r="K412" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="413" spans="1:11">
+      <c r="A413">
+        <v>480900194733</v>
+      </c>
+      <c r="B413" t="s">
+        <v>885</v>
+      </c>
+      <c r="C413" t="s">
+        <v>12</v>
+      </c>
+      <c r="D413" t="s">
+        <v>58</v>
+      </c>
+      <c r="E413" t="s">
+        <v>856</v>
+      </c>
+      <c r="F413" t="s">
+        <v>756</v>
+      </c>
+      <c r="G413" t="s">
+        <v>70</v>
+      </c>
+      <c r="H413" t="s">
+        <v>904</v>
+      </c>
+      <c r="I413">
+        <v>13370</v>
+      </c>
+      <c r="J413" t="s">
+        <v>905</v>
+      </c>
+      <c r="K413" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="414" spans="1:11">
+      <c r="A414">
+        <v>480900194733</v>
+      </c>
+      <c r="B414" t="s">
+        <v>885</v>
+      </c>
+      <c r="C414" t="s">
+        <v>12</v>
+      </c>
+      <c r="D414" t="s">
+        <v>58</v>
+      </c>
+      <c r="E414" t="s">
+        <v>856</v>
+      </c>
+      <c r="F414" t="s">
+        <v>756</v>
+      </c>
+      <c r="G414" t="s">
+        <v>70</v>
+      </c>
+      <c r="H414" t="s">
+        <v>906</v>
+      </c>
+      <c r="I414">
+        <v>13370</v>
+      </c>
+      <c r="J414" t="s">
+        <v>907</v>
+      </c>
+      <c r="K414" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="415" spans="1:11">
+      <c r="A415">
+        <v>480900194733</v>
+      </c>
+      <c r="B415" t="s">
+        <v>885</v>
+      </c>
+      <c r="C415" t="s">
+        <v>12</v>
+      </c>
+      <c r="D415" t="s">
+        <v>58</v>
+      </c>
+      <c r="E415" t="s">
+        <v>856</v>
+      </c>
+      <c r="F415" t="s">
+        <v>756</v>
+      </c>
+      <c r="G415" t="s">
+        <v>70</v>
+      </c>
+      <c r="H415" t="s">
+        <v>908</v>
+      </c>
+      <c r="I415">
+        <v>13370</v>
+      </c>
+      <c r="J415" t="s">
+        <v>909</v>
+      </c>
+      <c r="K415" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="416" spans="1:11">
+      <c r="A416">
+        <v>480900194733</v>
+      </c>
+      <c r="B416" t="s">
+        <v>885</v>
+      </c>
+      <c r="C416" t="s">
+        <v>12</v>
+      </c>
+      <c r="D416" t="s">
+        <v>58</v>
+      </c>
+      <c r="E416" t="s">
+        <v>856</v>
+      </c>
+      <c r="F416" t="s">
+        <v>756</v>
+      </c>
+      <c r="G416" t="s">
+        <v>70</v>
+      </c>
+      <c r="H416" t="s">
+        <v>910</v>
+      </c>
+      <c r="I416">
+        <v>13370</v>
+      </c>
+      <c r="J416" t="s">
+        <v>911</v>
+      </c>
+      <c r="K416" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="417" spans="1:11">
+      <c r="A417">
+        <v>480900194733</v>
+      </c>
+      <c r="B417" t="s">
+        <v>885</v>
+      </c>
+      <c r="C417" t="s">
+        <v>12</v>
+      </c>
+      <c r="D417" t="s">
+        <v>58</v>
+      </c>
+      <c r="E417" t="s">
+        <v>856</v>
+      </c>
+      <c r="F417" t="s">
+        <v>756</v>
+      </c>
+      <c r="G417" t="s">
+        <v>70</v>
+      </c>
+      <c r="H417" t="s">
+        <v>912</v>
+      </c>
+      <c r="I417">
+        <v>13370</v>
+      </c>
+      <c r="J417" t="s">
+        <v>913</v>
+      </c>
+      <c r="K417" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="418" spans="1:11">
+      <c r="A418">
+        <v>480900194733</v>
+      </c>
+      <c r="B418" t="s">
+        <v>885</v>
+      </c>
+      <c r="C418" t="s">
+        <v>12</v>
+      </c>
+      <c r="D418" t="s">
+        <v>220</v>
+      </c>
+      <c r="E418" t="s">
+        <v>856</v>
+      </c>
+      <c r="F418" t="s">
+        <v>756</v>
+      </c>
+      <c r="G418" t="s">
+        <v>70</v>
+      </c>
+      <c r="H418" t="s">
+        <v>914</v>
+      </c>
+      <c r="I418">
+        <v>13369</v>
+      </c>
+      <c r="J418" t="s">
+        <v>915</v>
+      </c>
+      <c r="K418" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="419" spans="1:11">
+      <c r="A419">
+        <v>480900194733</v>
+      </c>
+      <c r="B419" t="s">
+        <v>885</v>
+      </c>
+      <c r="C419" t="s">
+        <v>12</v>
+      </c>
+      <c r="D419" t="s">
+        <v>220</v>
+      </c>
+      <c r="E419" t="s">
+        <v>856</v>
+      </c>
+      <c r="F419" t="s">
+        <v>756</v>
+      </c>
+      <c r="G419" t="s">
+        <v>70</v>
+      </c>
+      <c r="H419" t="s">
+        <v>916</v>
+      </c>
+      <c r="I419">
+        <v>13369</v>
+      </c>
+      <c r="J419" t="s">
+        <v>917</v>
+      </c>
+      <c r="K419" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="420" spans="1:11">
+      <c r="A420">
+        <v>480900194733</v>
+      </c>
+      <c r="B420" t="s">
+        <v>885</v>
+      </c>
+      <c r="C420" t="s">
+        <v>12</v>
+      </c>
+      <c r="D420" t="s">
+        <v>220</v>
+      </c>
+      <c r="E420" t="s">
+        <v>856</v>
+      </c>
+      <c r="F420" t="s">
+        <v>756</v>
+      </c>
+      <c r="G420" t="s">
+        <v>70</v>
+      </c>
+      <c r="H420" t="s">
+        <v>918</v>
+      </c>
+      <c r="I420">
+        <v>13369</v>
+      </c>
+      <c r="J420" t="s">
+        <v>919</v>
+      </c>
+      <c r="K420" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="421" spans="1:11">
+      <c r="A421">
+        <v>480900194733</v>
+      </c>
+      <c r="B421" t="s">
+        <v>885</v>
+      </c>
+      <c r="C421" t="s">
+        <v>12</v>
+      </c>
+      <c r="D421" t="s">
+        <v>220</v>
+      </c>
+      <c r="E421" t="s">
+        <v>856</v>
+      </c>
+      <c r="F421" t="s">
+        <v>756</v>
+      </c>
+      <c r="G421" t="s">
+        <v>70</v>
+      </c>
+      <c r="H421" t="s">
+        <v>920</v>
+      </c>
+      <c r="I421">
+        <v>13369</v>
+      </c>
+      <c r="J421" t="s">
+        <v>921</v>
+      </c>
+      <c r="K421" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="422" spans="1:11">
+      <c r="A422">
+        <v>480900194733</v>
+      </c>
+      <c r="B422" t="s">
+        <v>885</v>
+      </c>
+      <c r="C422" t="s">
+        <v>12</v>
+      </c>
+      <c r="D422" t="s">
+        <v>220</v>
+      </c>
+      <c r="E422" t="s">
+        <v>856</v>
+      </c>
+      <c r="F422" t="s">
+        <v>756</v>
+      </c>
+      <c r="G422" t="s">
+        <v>70</v>
+      </c>
+      <c r="H422" t="s">
+        <v>922</v>
+      </c>
+      <c r="I422">
+        <v>13363</v>
+      </c>
+      <c r="J422" t="s">
+        <v>923</v>
+      </c>
+      <c r="K422" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="423" spans="1:11">
+      <c r="A423">
+        <v>480900194733</v>
+      </c>
+      <c r="B423" t="s">
+        <v>885</v>
+      </c>
+      <c r="C423" t="s">
+        <v>12</v>
+      </c>
+      <c r="D423" t="s">
+        <v>48</v>
+      </c>
+      <c r="E423" t="s">
+        <v>856</v>
+      </c>
+      <c r="F423" t="s">
+        <v>756</v>
+      </c>
+      <c r="G423" t="s">
+        <v>70</v>
+      </c>
+      <c r="H423" t="s">
+        <v>924</v>
+      </c>
+      <c r="I423" t="s">
+        <v>925</v>
+      </c>
+      <c r="J423" t="s">
+        <v>926</v>
+      </c>
+      <c r="K423" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="424" spans="1:11">
+      <c r="A424">
+        <v>480900194733</v>
+      </c>
+      <c r="B424" t="s">
+        <v>885</v>
+      </c>
+      <c r="C424" t="s">
+        <v>12</v>
+      </c>
+      <c r="D424" t="s">
+        <v>48</v>
+      </c>
+      <c r="E424" t="s">
+        <v>856</v>
+      </c>
+      <c r="F424" t="s">
+        <v>756</v>
+      </c>
+      <c r="G424" t="s">
+        <v>70</v>
+      </c>
+      <c r="H424" t="s">
+        <v>927</v>
+      </c>
+      <c r="I424" t="s">
+        <v>925</v>
+      </c>
+      <c r="J424" t="s">
+        <v>928</v>
+      </c>
+      <c r="K424" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="425" spans="1:11">
+      <c r="A425">
+        <v>480900195153</v>
+      </c>
+      <c r="B425" t="s">
+        <v>929</v>
+      </c>
+      <c r="C425" t="s">
+        <v>12</v>
+      </c>
+      <c r="D425" t="s">
+        <v>13</v>
+      </c>
+      <c r="E425" t="s">
+        <v>856</v>
+      </c>
+      <c r="F425" t="s">
+        <v>756</v>
+      </c>
+      <c r="G425" t="s">
+        <v>70</v>
+      </c>
+      <c r="H425" t="s">
+        <v>930</v>
+      </c>
+      <c r="I425">
+        <v>16080</v>
+      </c>
+      <c r="J425" t="s">
+        <v>931</v>
+      </c>
+      <c r="K425" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="426" spans="1:11">
+      <c r="A426">
+        <v>480900195153</v>
+      </c>
+      <c r="B426" t="s">
+        <v>929</v>
+      </c>
+      <c r="C426" t="s">
+        <v>12</v>
+      </c>
+      <c r="D426" t="s">
+        <v>13</v>
+      </c>
+      <c r="E426" t="s">
+        <v>856</v>
+      </c>
+      <c r="F426" t="s">
+        <v>756</v>
+      </c>
+      <c r="G426" t="s">
+        <v>70</v>
+      </c>
+      <c r="H426" t="s">
+        <v>932</v>
+      </c>
+      <c r="I426">
+        <v>16080</v>
+      </c>
+      <c r="J426" t="s">
+        <v>933</v>
+      </c>
+      <c r="K426" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="427" spans="1:11">
+      <c r="A427">
+        <v>480900195153</v>
+      </c>
+      <c r="B427" t="s">
+        <v>929</v>
+      </c>
+      <c r="C427" t="s">
+        <v>12</v>
+      </c>
+      <c r="D427" t="s">
+        <v>13</v>
+      </c>
+      <c r="E427" t="s">
+        <v>856</v>
+      </c>
+      <c r="F427" t="s">
+        <v>756</v>
+      </c>
+      <c r="G427" t="s">
+        <v>70</v>
+      </c>
+      <c r="H427" t="s">
+        <v>934</v>
+      </c>
+      <c r="I427">
+        <v>16080</v>
+      </c>
+      <c r="J427" t="s">
+        <v>935</v>
+      </c>
+      <c r="K427" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="428" spans="1:11">
+      <c r="A428">
+        <v>480900195153</v>
+      </c>
+      <c r="B428" t="s">
+        <v>929</v>
+      </c>
+      <c r="C428" t="s">
+        <v>12</v>
+      </c>
+      <c r="D428" t="s">
+        <v>13</v>
+      </c>
+      <c r="E428" t="s">
+        <v>856</v>
+      </c>
+      <c r="F428" t="s">
+        <v>756</v>
+      </c>
+      <c r="G428" t="s">
+        <v>70</v>
+      </c>
+      <c r="H428" t="s">
+        <v>936</v>
+      </c>
+      <c r="I428">
+        <v>16062</v>
+      </c>
+      <c r="J428" t="s">
+        <v>937</v>
+      </c>
+      <c r="K428" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="429" spans="1:11">
+      <c r="A429">
+        <v>480900195153</v>
+      </c>
+      <c r="B429" t="s">
+        <v>929</v>
+      </c>
+      <c r="C429" t="s">
+        <v>12</v>
+      </c>
+      <c r="D429" t="s">
+        <v>13</v>
+      </c>
+      <c r="E429" t="s">
+        <v>856</v>
+      </c>
+      <c r="F429" t="s">
+        <v>756</v>
+      </c>
+      <c r="G429" t="s">
+        <v>70</v>
+      </c>
+      <c r="H429" t="s">
+        <v>938</v>
+      </c>
+      <c r="I429">
+        <v>16062</v>
+      </c>
+      <c r="J429" t="s">
+        <v>939</v>
+      </c>
+      <c r="K429" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="430" spans="1:11">
+      <c r="A430">
+        <v>480900195153</v>
+      </c>
+      <c r="B430" t="s">
+        <v>929</v>
+      </c>
+      <c r="C430" t="s">
+        <v>12</v>
+      </c>
+      <c r="D430" t="s">
+        <v>13</v>
+      </c>
+      <c r="E430" t="s">
+        <v>856</v>
+      </c>
+      <c r="F430" t="s">
+        <v>756</v>
+      </c>
+      <c r="G430" t="s">
+        <v>70</v>
+      </c>
+      <c r="H430" t="s">
+        <v>940</v>
+      </c>
+      <c r="I430">
+        <v>16062</v>
+      </c>
+      <c r="J430" t="s">
+        <v>941</v>
+      </c>
+      <c r="K430" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="431" spans="1:11">
+      <c r="A431">
+        <v>480900195153</v>
+      </c>
+      <c r="B431" t="s">
+        <v>929</v>
+      </c>
+      <c r="C431" t="s">
+        <v>12</v>
+      </c>
+      <c r="D431" t="s">
+        <v>13</v>
+      </c>
+      <c r="E431" t="s">
+        <v>856</v>
+      </c>
+      <c r="F431" t="s">
+        <v>756</v>
+      </c>
+      <c r="G431" t="s">
+        <v>70</v>
+      </c>
+      <c r="H431" t="s">
+        <v>942</v>
+      </c>
+      <c r="I431">
+        <v>16062</v>
+      </c>
+      <c r="J431" t="s">
+        <v>943</v>
+      </c>
+      <c r="K431" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="432" spans="1:11">
+      <c r="A432">
+        <v>480900195153</v>
+      </c>
+      <c r="B432" t="s">
+        <v>929</v>
+      </c>
+      <c r="C432" t="s">
+        <v>12</v>
+      </c>
+      <c r="D432" t="s">
+        <v>13</v>
+      </c>
+      <c r="E432" t="s">
+        <v>856</v>
+      </c>
+      <c r="F432" t="s">
+        <v>756</v>
+      </c>
+      <c r="G432" t="s">
+        <v>70</v>
+      </c>
+      <c r="H432" t="s">
+        <v>944</v>
+      </c>
+      <c r="I432">
+        <v>16062</v>
+      </c>
+      <c r="J432" t="s">
+        <v>945</v>
+      </c>
+      <c r="K432" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="433" spans="1:11">
+      <c r="A433">
+        <v>480900195153</v>
+      </c>
+      <c r="B433" t="s">
+        <v>929</v>
+      </c>
+      <c r="C433" t="s">
+        <v>12</v>
+      </c>
+      <c r="D433" t="s">
+        <v>13</v>
+      </c>
+      <c r="E433" t="s">
+        <v>856</v>
+      </c>
+      <c r="F433" t="s">
+        <v>756</v>
+      </c>
+      <c r="G433" t="s">
+        <v>70</v>
+      </c>
+      <c r="H433" t="s">
+        <v>946</v>
+      </c>
+      <c r="I433">
+        <v>16062</v>
+      </c>
+      <c r="J433" t="s">
+        <v>947</v>
+      </c>
+      <c r="K433" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="434" spans="1:11">
+      <c r="A434">
+        <v>480900195153</v>
+      </c>
+      <c r="B434" t="s">
+        <v>929</v>
+      </c>
+      <c r="C434" t="s">
+        <v>12</v>
+      </c>
+      <c r="D434" t="s">
+        <v>13</v>
+      </c>
+      <c r="E434" t="s">
+        <v>856</v>
+      </c>
+      <c r="F434" t="s">
+        <v>756</v>
+      </c>
+      <c r="G434" t="s">
+        <v>70</v>
+      </c>
+      <c r="H434" t="s">
+        <v>948</v>
+      </c>
+      <c r="I434">
+        <v>16062</v>
+      </c>
+      <c r="J434" t="s">
+        <v>949</v>
+      </c>
+      <c r="K434" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="435" spans="1:11">
+      <c r="A435">
+        <v>480900195153</v>
+      </c>
+      <c r="B435" t="s">
+        <v>929</v>
+      </c>
+      <c r="C435" t="s">
+        <v>12</v>
+      </c>
+      <c r="D435" t="s">
+        <v>13</v>
+      </c>
+      <c r="E435" t="s">
+        <v>856</v>
+      </c>
+      <c r="F435" t="s">
+        <v>756</v>
+      </c>
+      <c r="G435" t="s">
+        <v>70</v>
+      </c>
+      <c r="H435" t="s">
+        <v>950</v>
+      </c>
+      <c r="I435">
+        <v>16062</v>
+      </c>
+      <c r="J435" t="s">
+        <v>951</v>
+      </c>
+      <c r="K435" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="436" spans="1:11">
+      <c r="A436">
+        <v>480900195153</v>
+      </c>
+      <c r="B436" t="s">
+        <v>929</v>
+      </c>
+      <c r="C436" t="s">
+        <v>12</v>
+      </c>
+      <c r="D436" t="s">
+        <v>13</v>
+      </c>
+      <c r="E436" t="s">
+        <v>856</v>
+      </c>
+      <c r="F436" t="s">
+        <v>756</v>
+      </c>
+      <c r="G436" t="s">
+        <v>70</v>
+      </c>
+      <c r="H436" t="s">
+        <v>952</v>
+      </c>
+      <c r="I436">
+        <v>16062</v>
+      </c>
+      <c r="J436" t="s">
+        <v>953</v>
+      </c>
+      <c r="K436" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="437" spans="1:11">
+      <c r="A437">
+        <v>480900195153</v>
+      </c>
+      <c r="B437" t="s">
+        <v>929</v>
+      </c>
+      <c r="C437" t="s">
+        <v>12</v>
+      </c>
+      <c r="D437" t="s">
+        <v>13</v>
+      </c>
+      <c r="E437" t="s">
+        <v>856</v>
+      </c>
+      <c r="F437" t="s">
+        <v>756</v>
+      </c>
+      <c r="G437" t="s">
+        <v>70</v>
+      </c>
+      <c r="H437" t="s">
+        <v>954</v>
+      </c>
+      <c r="I437">
+        <v>16062</v>
+      </c>
+      <c r="J437" t="s">
+        <v>955</v>
+      </c>
+      <c r="K437" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="438" spans="1:11">
+      <c r="A438">
+        <v>480900195153</v>
+      </c>
+      <c r="B438" t="s">
+        <v>929</v>
+      </c>
+      <c r="C438" t="s">
+        <v>12</v>
+      </c>
+      <c r="D438" t="s">
+        <v>13</v>
+      </c>
+      <c r="E438" t="s">
+        <v>856</v>
+      </c>
+      <c r="F438" t="s">
+        <v>756</v>
+      </c>
+      <c r="G438" t="s">
+        <v>70</v>
+      </c>
+      <c r="H438" t="s">
+        <v>956</v>
+      </c>
+      <c r="I438">
+        <v>16062</v>
+      </c>
+      <c r="J438" t="s">
+        <v>957</v>
+      </c>
+      <c r="K438" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="439" spans="1:11">
+      <c r="A439">
+        <v>480900195153</v>
+      </c>
+      <c r="B439" t="s">
+        <v>929</v>
+      </c>
+      <c r="C439" t="s">
+        <v>12</v>
+      </c>
+      <c r="D439" t="s">
+        <v>13</v>
+      </c>
+      <c r="E439" t="s">
+        <v>856</v>
+      </c>
+      <c r="F439" t="s">
+        <v>756</v>
+      </c>
+      <c r="G439" t="s">
+        <v>70</v>
+      </c>
+      <c r="H439" t="s">
+        <v>958</v>
+      </c>
+      <c r="I439">
+        <v>16062</v>
+      </c>
+      <c r="J439" t="s">
+        <v>959</v>
+      </c>
+      <c r="K439" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="440" spans="1:11">
+      <c r="A440">
+        <v>480900195153</v>
+      </c>
+      <c r="B440" t="s">
+        <v>929</v>
+      </c>
+      <c r="C440" t="s">
+        <v>12</v>
+      </c>
+      <c r="D440" t="s">
+        <v>13</v>
+      </c>
+      <c r="E440" t="s">
+        <v>856</v>
+      </c>
+      <c r="F440" t="s">
+        <v>756</v>
+      </c>
+      <c r="G440" t="s">
+        <v>70</v>
+      </c>
+      <c r="H440" t="s">
+        <v>960</v>
+      </c>
+      <c r="I440">
+        <v>16062</v>
+      </c>
+      <c r="J440" t="s">
+        <v>961</v>
+      </c>
+      <c r="K440" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="441" spans="1:11">
+      <c r="A441">
+        <v>480900195153</v>
+      </c>
+      <c r="B441" t="s">
+        <v>929</v>
+      </c>
+      <c r="C441" t="s">
+        <v>12</v>
+      </c>
+      <c r="D441" t="s">
+        <v>13</v>
+      </c>
+      <c r="E441" t="s">
+        <v>856</v>
+      </c>
+      <c r="F441" t="s">
+        <v>756</v>
+      </c>
+      <c r="G441" t="s">
+        <v>70</v>
+      </c>
+      <c r="H441" t="s">
+        <v>962</v>
+      </c>
+      <c r="I441">
+        <v>16062</v>
+      </c>
+      <c r="J441" t="s">
+        <v>963</v>
+      </c>
+      <c r="K441" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="442" spans="1:11">
+      <c r="A442">
+        <v>480900195153</v>
+      </c>
+      <c r="B442" t="s">
+        <v>929</v>
+      </c>
+      <c r="C442" t="s">
+        <v>12</v>
+      </c>
+      <c r="D442" t="s">
+        <v>13</v>
+      </c>
+      <c r="E442" t="s">
+        <v>856</v>
+      </c>
+      <c r="F442" t="s">
+        <v>756</v>
+      </c>
+      <c r="G442" t="s">
+        <v>70</v>
+      </c>
+      <c r="H442" t="s">
+        <v>964</v>
+      </c>
+      <c r="I442">
+        <v>16062</v>
+      </c>
+      <c r="J442" t="s">
+        <v>965</v>
+      </c>
+      <c r="K442" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="443" spans="1:11">
+      <c r="A443">
+        <v>480900195153</v>
+      </c>
+      <c r="B443" t="s">
+        <v>929</v>
+      </c>
+      <c r="C443" t="s">
+        <v>12</v>
+      </c>
+      <c r="D443" t="s">
+        <v>24</v>
+      </c>
+      <c r="E443" t="s">
+        <v>856</v>
+      </c>
+      <c r="F443" t="s">
+        <v>756</v>
+      </c>
+      <c r="G443" t="s">
+        <v>70</v>
+      </c>
+      <c r="H443" t="s">
+        <v>966</v>
+      </c>
+      <c r="I443">
+        <v>14117</v>
+      </c>
+      <c r="J443" t="s">
+        <v>967</v>
+      </c>
+      <c r="K443" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="444" spans="1:11">
+      <c r="A444">
+        <v>480900195153</v>
+      </c>
+      <c r="B444" t="s">
+        <v>929</v>
+      </c>
+      <c r="C444" t="s">
+        <v>12</v>
+      </c>
+      <c r="D444" t="s">
+        <v>24</v>
+      </c>
+      <c r="E444" t="s">
+        <v>856</v>
+      </c>
+      <c r="F444" t="s">
+        <v>756</v>
+      </c>
+      <c r="G444" t="s">
+        <v>70</v>
+      </c>
+      <c r="H444" t="s">
+        <v>968</v>
+      </c>
+      <c r="I444">
+        <v>14117</v>
+      </c>
+      <c r="J444" t="s">
+        <v>969</v>
+      </c>
+      <c r="K444" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="445" spans="1:11">
+      <c r="A445">
+        <v>480900195153</v>
+      </c>
+      <c r="B445" t="s">
+        <v>929</v>
+      </c>
+      <c r="C445" t="s">
+        <v>12</v>
+      </c>
+      <c r="D445" t="s">
+        <v>24</v>
+      </c>
+      <c r="E445" t="s">
+        <v>856</v>
+      </c>
+      <c r="F445" t="s">
+        <v>756</v>
+      </c>
+      <c r="G445" t="s">
+        <v>70</v>
+      </c>
+      <c r="H445" t="s">
+        <v>970</v>
+      </c>
+      <c r="I445">
+        <v>14117</v>
+      </c>
+      <c r="J445" t="s">
+        <v>971</v>
+      </c>
+      <c r="K445" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="446" spans="1:11">
+      <c r="A446">
+        <v>480900195153</v>
+      </c>
+      <c r="B446" t="s">
+        <v>929</v>
+      </c>
+      <c r="C446" t="s">
+        <v>12</v>
+      </c>
+      <c r="D446" t="s">
+        <v>24</v>
+      </c>
+      <c r="E446" t="s">
+        <v>856</v>
+      </c>
+      <c r="F446" t="s">
+        <v>756</v>
+      </c>
+      <c r="G446" t="s">
+        <v>70</v>
+      </c>
+      <c r="H446" t="s">
+        <v>972</v>
+      </c>
+      <c r="I446">
+        <v>14117</v>
+      </c>
+      <c r="J446" t="s">
+        <v>973</v>
+      </c>
+      <c r="K446" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="447" spans="1:11">
+      <c r="A447">
+        <v>480900195153</v>
+      </c>
+      <c r="B447" t="s">
+        <v>929</v>
+      </c>
+      <c r="C447" t="s">
+        <v>12</v>
+      </c>
+      <c r="D447" t="s">
+        <v>24</v>
+      </c>
+      <c r="E447" t="s">
+        <v>856</v>
+      </c>
+      <c r="F447" t="s">
+        <v>756</v>
+      </c>
+      <c r="G447" t="s">
+        <v>70</v>
+      </c>
+      <c r="H447" t="s">
+        <v>974</v>
+      </c>
+      <c r="I447">
+        <v>14117</v>
+      </c>
+      <c r="J447" t="s">
+        <v>975</v>
+      </c>
+      <c r="K447" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="448" spans="1:11">
+      <c r="A448">
+        <v>480900195153</v>
+      </c>
+      <c r="B448" t="s">
+        <v>929</v>
+      </c>
+      <c r="C448" t="s">
+        <v>12</v>
+      </c>
+      <c r="D448" t="s">
+        <v>24</v>
+      </c>
+      <c r="E448" t="s">
+        <v>856</v>
+      </c>
+      <c r="F448" t="s">
+        <v>756</v>
+      </c>
+      <c r="G448" t="s">
+        <v>70</v>
+      </c>
+      <c r="H448" t="s">
+        <v>976</v>
+      </c>
+      <c r="I448">
+        <v>14117</v>
+      </c>
+      <c r="J448" t="s">
+        <v>977</v>
+      </c>
+      <c r="K448" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="449" spans="1:11">
+      <c r="A449">
+        <v>480900195153</v>
+      </c>
+      <c r="B449" t="s">
+        <v>929</v>
+      </c>
+      <c r="C449" t="s">
+        <v>12</v>
+      </c>
+      <c r="D449" t="s">
+        <v>24</v>
+      </c>
+      <c r="E449" t="s">
+        <v>856</v>
+      </c>
+      <c r="F449" t="s">
+        <v>756</v>
+      </c>
+      <c r="G449" t="s">
+        <v>70</v>
+      </c>
+      <c r="H449" t="s">
+        <v>978</v>
+      </c>
+      <c r="I449">
+        <v>14117</v>
+      </c>
+      <c r="J449" t="s">
+        <v>979</v>
+      </c>
+      <c r="K449" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="450" spans="1:11">
+      <c r="A450">
+        <v>480900195153</v>
+      </c>
+      <c r="B450" t="s">
+        <v>929</v>
+      </c>
+      <c r="C450" t="s">
+        <v>12</v>
+      </c>
+      <c r="D450" t="s">
+        <v>24</v>
+      </c>
+      <c r="E450" t="s">
+        <v>856</v>
+      </c>
+      <c r="F450" t="s">
+        <v>756</v>
+      </c>
+      <c r="G450" t="s">
+        <v>70</v>
+      </c>
+      <c r="H450" t="s">
+        <v>980</v>
+      </c>
+      <c r="I450">
+        <v>14117</v>
+      </c>
+      <c r="J450" t="s">
+        <v>981</v>
+      </c>
+      <c r="K450" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="451" spans="1:11">
+      <c r="A451">
+        <v>480900195153</v>
+      </c>
+      <c r="B451" t="s">
+        <v>929</v>
+      </c>
+      <c r="C451" t="s">
+        <v>12</v>
+      </c>
+      <c r="D451" t="s">
+        <v>24</v>
+      </c>
+      <c r="E451" t="s">
+        <v>856</v>
+      </c>
+      <c r="F451" t="s">
+        <v>756</v>
+      </c>
+      <c r="G451" t="s">
+        <v>70</v>
+      </c>
+      <c r="H451" t="s">
+        <v>982</v>
+      </c>
+      <c r="I451">
+        <v>14117</v>
+      </c>
+      <c r="J451" t="s">
+        <v>983</v>
+      </c>
+      <c r="K451" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="452" spans="1:11">
+      <c r="A452">
+        <v>480900195153</v>
+      </c>
+      <c r="B452" t="s">
+        <v>929</v>
+      </c>
+      <c r="C452" t="s">
+        <v>12</v>
+      </c>
+      <c r="D452" t="s">
+        <v>24</v>
+      </c>
+      <c r="E452" t="s">
+        <v>856</v>
+      </c>
+      <c r="F452" t="s">
+        <v>756</v>
+      </c>
+      <c r="G452" t="s">
+        <v>70</v>
+      </c>
+      <c r="H452" t="s">
+        <v>984</v>
+      </c>
+      <c r="I452">
+        <v>14117</v>
+      </c>
+      <c r="J452" t="s">
+        <v>985</v>
+      </c>
+      <c r="K452" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="453" spans="1:11">
+      <c r="A453">
+        <v>480900195153</v>
+      </c>
+      <c r="B453" t="s">
+        <v>929</v>
+      </c>
+      <c r="C453" t="s">
+        <v>12</v>
+      </c>
+      <c r="D453" t="s">
+        <v>24</v>
+      </c>
+      <c r="E453" t="s">
+        <v>856</v>
+      </c>
+      <c r="F453" t="s">
+        <v>756</v>
+      </c>
+      <c r="G453" t="s">
+        <v>70</v>
+      </c>
+      <c r="H453" t="s">
+        <v>986</v>
+      </c>
+      <c r="I453">
+        <v>14117</v>
+      </c>
+      <c r="J453" t="s">
+        <v>987</v>
+      </c>
+      <c r="K453" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="454" spans="1:11">
+      <c r="A454">
+        <v>480900195153</v>
+      </c>
+      <c r="B454" t="s">
+        <v>929</v>
+      </c>
+      <c r="C454" t="s">
+        <v>12</v>
+      </c>
+      <c r="D454" t="s">
+        <v>24</v>
+      </c>
+      <c r="E454" t="s">
+        <v>856</v>
+      </c>
+      <c r="F454" t="s">
+        <v>756</v>
+      </c>
+      <c r="G454" t="s">
+        <v>70</v>
+      </c>
+      <c r="H454" t="s">
+        <v>988</v>
+      </c>
+      <c r="I454">
+        <v>14117</v>
+      </c>
+      <c r="J454" t="s">
+        <v>989</v>
+      </c>
+      <c r="K454" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="455" spans="1:11">
+      <c r="A455">
+        <v>480900195551</v>
+      </c>
+      <c r="B455" t="s">
+        <v>990</v>
+      </c>
+      <c r="C455" t="s">
+        <v>12</v>
+      </c>
+      <c r="D455" t="s">
+        <v>15</v>
+      </c>
+      <c r="E455" t="s">
+        <v>856</v>
+      </c>
+      <c r="F455" t="s">
+        <v>756</v>
+      </c>
+      <c r="G455" t="s">
+        <v>70</v>
+      </c>
+      <c r="H455" t="s">
+        <v>991</v>
+      </c>
+      <c r="I455" t="s">
+        <v>992</v>
+      </c>
+      <c r="J455" t="s">
+        <v>123</v>
+      </c>
+      <c r="K455" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="456" spans="1:11">
+      <c r="A456">
+        <v>480900195551</v>
+      </c>
+      <c r="B456" t="s">
+        <v>990</v>
+      </c>
+      <c r="C456" t="s">
+        <v>12</v>
+      </c>
+      <c r="D456" t="s">
+        <v>13</v>
+      </c>
+      <c r="E456" t="s">
+        <v>856</v>
+      </c>
+      <c r="F456" t="s">
+        <v>756</v>
+      </c>
+      <c r="G456" t="s">
+        <v>70</v>
+      </c>
+      <c r="H456" t="s">
+        <v>993</v>
+      </c>
+      <c r="I456">
+        <v>16086</v>
+      </c>
+      <c r="J456" t="s">
+        <v>994</v>
+      </c>
+      <c r="K456" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="457" spans="1:11">
+      <c r="A457">
+        <v>480900195551</v>
+      </c>
+      <c r="B457" t="s">
+        <v>990</v>
+      </c>
+      <c r="C457" t="s">
+        <v>12</v>
+      </c>
+      <c r="D457" t="s">
+        <v>13</v>
+      </c>
+      <c r="E457" t="s">
+        <v>856</v>
+      </c>
+      <c r="F457" t="s">
+        <v>756</v>
+      </c>
+      <c r="G457" t="s">
+        <v>70</v>
+      </c>
+      <c r="H457" t="s">
+        <v>995</v>
+      </c>
+      <c r="I457">
+        <v>16086</v>
+      </c>
+      <c r="J457" t="s">
+        <v>996</v>
+      </c>
+      <c r="K457" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="458" spans="1:11">
+      <c r="A458">
+        <v>480900195551</v>
+      </c>
+      <c r="B458" t="s">
+        <v>990</v>
+      </c>
+      <c r="C458" t="s">
+        <v>12</v>
+      </c>
+      <c r="D458" t="s">
+        <v>13</v>
+      </c>
+      <c r="E458" t="s">
+        <v>856</v>
+      </c>
+      <c r="F458" t="s">
+        <v>756</v>
+      </c>
+      <c r="G458" t="s">
+        <v>70</v>
+      </c>
+      <c r="H458" t="s">
+        <v>997</v>
+      </c>
+      <c r="I458">
+        <v>16086</v>
+      </c>
+      <c r="J458" t="s">
+        <v>998</v>
+      </c>
+      <c r="K458" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="459" spans="1:11">
+      <c r="A459">
+        <v>480900195551</v>
+      </c>
+      <c r="B459" t="s">
+        <v>990</v>
+      </c>
+      <c r="C459" t="s">
+        <v>12</v>
+      </c>
+      <c r="D459" t="s">
+        <v>13</v>
+      </c>
+      <c r="E459" t="s">
+        <v>856</v>
+      </c>
+      <c r="F459" t="s">
+        <v>756</v>
+      </c>
+      <c r="G459" t="s">
+        <v>70</v>
+      </c>
+      <c r="H459" t="s">
+        <v>999</v>
+      </c>
+      <c r="I459">
+        <v>16086</v>
+      </c>
+      <c r="J459" t="s">
+        <v>1000</v>
+      </c>
+      <c r="K459" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="460" spans="1:11">
+      <c r="A460">
+        <v>480900195551</v>
+      </c>
+      <c r="B460" t="s">
+        <v>990</v>
+      </c>
+      <c r="C460" t="s">
+        <v>12</v>
+      </c>
+      <c r="D460" t="s">
+        <v>58</v>
+      </c>
+      <c r="E460" t="s">
+        <v>856</v>
+      </c>
+      <c r="F460" t="s">
+        <v>756</v>
+      </c>
+      <c r="G460" t="s">
+        <v>70</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1001</v>
+      </c>
+      <c r="I460">
+        <v>15100</v>
+      </c>
+      <c r="J460" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K460" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="461" spans="1:11">
+      <c r="A461">
+        <v>480900195551</v>
+      </c>
+      <c r="B461" t="s">
+        <v>990</v>
+      </c>
+      <c r="C461" t="s">
+        <v>12</v>
+      </c>
+      <c r="D461" t="s">
+        <v>24</v>
+      </c>
+      <c r="E461" t="s">
+        <v>856</v>
+      </c>
+      <c r="F461" t="s">
+        <v>756</v>
+      </c>
+      <c r="G461" t="s">
+        <v>70</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1003</v>
+      </c>
+      <c r="I461">
+        <v>14128</v>
+      </c>
+      <c r="J461" t="s">
+        <v>1004</v>
+      </c>
+      <c r="K461" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="462" spans="1:11">
+      <c r="A462">
+        <v>480900195551</v>
+      </c>
+      <c r="B462" t="s">
+        <v>990</v>
+      </c>
+      <c r="C462" t="s">
+        <v>12</v>
+      </c>
+      <c r="D462" t="s">
+        <v>24</v>
+      </c>
+      <c r="E462" t="s">
+        <v>856</v>
+      </c>
+      <c r="F462" t="s">
+        <v>756</v>
+      </c>
+      <c r="G462" t="s">
+        <v>70</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I462">
+        <v>14128</v>
+      </c>
+      <c r="J462" t="s">
+        <v>1006</v>
+      </c>
+      <c r="K462" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="463" spans="1:11">
+      <c r="A463">
+        <v>480900195551</v>
+      </c>
+      <c r="B463" t="s">
+        <v>990</v>
+      </c>
+      <c r="C463" t="s">
+        <v>12</v>
+      </c>
+      <c r="D463" t="s">
+        <v>24</v>
+      </c>
+      <c r="E463" t="s">
+        <v>856</v>
+      </c>
+      <c r="F463" t="s">
+        <v>756</v>
+      </c>
+      <c r="G463" t="s">
+        <v>70</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1007</v>
+      </c>
+      <c r="I463">
+        <v>14128</v>
+      </c>
+      <c r="J463" t="s">
+        <v>1008</v>
+      </c>
+      <c r="K463" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="464" spans="1:11">
+      <c r="A464">
+        <v>480900195551</v>
+      </c>
+      <c r="B464" t="s">
+        <v>990</v>
+      </c>
+      <c r="C464" t="s">
+        <v>12</v>
+      </c>
+      <c r="D464" t="s">
+        <v>220</v>
+      </c>
+      <c r="E464" t="s">
+        <v>856</v>
+      </c>
+      <c r="F464" t="s">
+        <v>756</v>
+      </c>
+      <c r="G464" t="s">
+        <v>70</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I464">
+        <v>13368</v>
+      </c>
+      <c r="J464" t="s">
+        <v>1010</v>
+      </c>
+      <c r="K464" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="465" spans="1:11">
+      <c r="A465">
+        <v>480900195551</v>
+      </c>
+      <c r="B465" t="s">
+        <v>990</v>
+      </c>
+      <c r="C465" t="s">
+        <v>12</v>
+      </c>
+      <c r="D465" t="s">
+        <v>220</v>
+      </c>
+      <c r="E465" t="s">
+        <v>856</v>
+      </c>
+      <c r="F465" t="s">
+        <v>756</v>
+      </c>
+      <c r="G465" t="s">
+        <v>70</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1011</v>
+      </c>
+      <c r="I465">
+        <v>13368</v>
+      </c>
+      <c r="J465" t="s">
+        <v>1012</v>
+      </c>
+      <c r="K465" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="466" spans="1:11">
+      <c r="A466">
+        <v>480900195551</v>
+      </c>
+      <c r="B466" t="s">
+        <v>990</v>
+      </c>
+      <c r="C466" t="s">
+        <v>12</v>
+      </c>
+      <c r="D466" t="s">
+        <v>220</v>
+      </c>
+      <c r="E466" t="s">
+        <v>856</v>
+      </c>
+      <c r="F466" t="s">
+        <v>756</v>
+      </c>
+      <c r="G466" t="s">
+        <v>70</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I466">
+        <v>13368</v>
+      </c>
+      <c r="J466" t="s">
+        <v>1014</v>
+      </c>
+      <c r="K466" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="467" spans="1:11">
+      <c r="A467">
+        <v>480900195551</v>
+      </c>
+      <c r="B467" t="s">
+        <v>990</v>
+      </c>
+      <c r="C467" t="s">
+        <v>12</v>
+      </c>
+      <c r="D467" t="s">
+        <v>220</v>
+      </c>
+      <c r="E467" t="s">
+        <v>856</v>
+      </c>
+      <c r="F467" t="s">
+        <v>756</v>
+      </c>
+      <c r="G467" t="s">
+        <v>70</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I467">
+        <v>13368</v>
+      </c>
+      <c r="J467" t="s">
+        <v>1016</v>
+      </c>
+      <c r="K467" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="468" spans="1:11">
+      <c r="A468">
+        <v>480900195551</v>
+      </c>
+      <c r="B468" t="s">
+        <v>990</v>
+      </c>
+      <c r="C468" t="s">
+        <v>12</v>
+      </c>
+      <c r="D468" t="s">
+        <v>220</v>
+      </c>
+      <c r="E468" t="s">
+        <v>856</v>
+      </c>
+      <c r="F468" t="s">
+        <v>756</v>
+      </c>
+      <c r="G468" t="s">
+        <v>70</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I468">
+        <v>13368</v>
+      </c>
+      <c r="J468" t="s">
+        <v>1018</v>
+      </c>
+      <c r="K468" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="469" spans="1:11">
+      <c r="A469">
+        <v>480900195551</v>
+      </c>
+      <c r="B469" t="s">
+        <v>990</v>
+      </c>
+      <c r="C469" t="s">
+        <v>12</v>
+      </c>
+      <c r="D469" t="s">
+        <v>48</v>
+      </c>
+      <c r="E469" t="s">
+        <v>856</v>
+      </c>
+      <c r="F469" t="s">
+        <v>756</v>
+      </c>
+      <c r="G469" t="s">
+        <v>70</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1019</v>
+      </c>
+      <c r="I469" t="s">
+        <v>1020</v>
+      </c>
+      <c r="J469" t="s">
+        <v>1021</v>
+      </c>
+      <c r="K469" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="470" spans="1:11">
+      <c r="A470">
+        <v>480900195551</v>
+      </c>
+      <c r="B470" t="s">
+        <v>990</v>
+      </c>
+      <c r="C470" t="s">
+        <v>12</v>
+      </c>
+      <c r="D470" t="s">
+        <v>48</v>
+      </c>
+      <c r="E470" t="s">
+        <v>856</v>
+      </c>
+      <c r="F470" t="s">
+        <v>756</v>
+      </c>
+      <c r="G470" t="s">
+        <v>70</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I470" t="s">
+        <v>1020</v>
+      </c>
+      <c r="J470" t="s">
+        <v>1023</v>
+      </c>
+      <c r="K470" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="471" spans="1:11">
+      <c r="A471">
+        <v>480900195551</v>
+      </c>
+      <c r="B471" t="s">
+        <v>990</v>
+      </c>
+      <c r="C471" t="s">
+        <v>12</v>
+      </c>
+      <c r="D471" t="s">
+        <v>48</v>
+      </c>
+      <c r="E471" t="s">
+        <v>856</v>
+      </c>
+      <c r="F471" t="s">
+        <v>756</v>
+      </c>
+      <c r="G471" t="s">
+        <v>70</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I471" t="s">
+        <v>1020</v>
+      </c>
+      <c r="J471" t="s">
+        <v>1025</v>
+      </c>
+      <c r="K471" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="472" spans="1:11">
+      <c r="A472">
+        <v>480900195551</v>
+      </c>
+      <c r="B472" t="s">
+        <v>990</v>
+      </c>
+      <c r="C472" t="s">
+        <v>12</v>
+      </c>
+      <c r="D472" t="s">
+        <v>48</v>
+      </c>
+      <c r="E472" t="s">
+        <v>856</v>
+      </c>
+      <c r="F472" t="s">
+        <v>756</v>
+      </c>
+      <c r="G472" t="s">
+        <v>70</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I472" t="s">
+        <v>1027</v>
+      </c>
+      <c r="J472" t="s">
+        <v>1028</v>
+      </c>
+      <c r="K472" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="473" spans="1:11">
+      <c r="A473">
+        <v>480900195551</v>
+      </c>
+      <c r="B473" t="s">
+        <v>990</v>
+      </c>
+      <c r="C473" t="s">
+        <v>12</v>
+      </c>
+      <c r="D473" t="s">
+        <v>48</v>
+      </c>
+      <c r="E473" t="s">
+        <v>856</v>
+      </c>
+      <c r="F473" t="s">
+        <v>756</v>
+      </c>
+      <c r="G473" t="s">
+        <v>70</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1029</v>
+      </c>
+      <c r="I473" t="s">
+        <v>1027</v>
+      </c>
+      <c r="J473" t="s">
+        <v>1030</v>
+      </c>
+      <c r="K473" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="474" spans="1:11">
+      <c r="A474">
+        <v>480900195551</v>
+      </c>
+      <c r="B474" t="s">
+        <v>990</v>
+      </c>
+      <c r="C474" t="s">
+        <v>12</v>
+      </c>
+      <c r="D474" t="s">
+        <v>48</v>
+      </c>
+      <c r="E474" t="s">
+        <v>856</v>
+      </c>
+      <c r="F474" t="s">
+        <v>756</v>
+      </c>
+      <c r="G474" t="s">
+        <v>70</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I474" t="s">
+        <v>1027</v>
+      </c>
+      <c r="J474" t="s">
+        <v>1032</v>
+      </c>
+      <c r="K474" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="475" spans="1:11">
+      <c r="A475">
+        <v>480900198409</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C475" t="s">
+        <v>12</v>
+      </c>
+      <c r="D475" t="s">
+        <v>38</v>
+      </c>
+      <c r="E475" t="s">
+        <v>856</v>
+      </c>
+      <c r="F475" t="s">
+        <v>756</v>
+      </c>
+      <c r="G475" t="s">
+        <v>70</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1034</v>
+      </c>
+      <c r="I475">
+        <v>24034</v>
+      </c>
+      <c r="J475" t="s">
+        <v>1035</v>
+      </c>
+      <c r="K475" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="476" spans="1:11">
+      <c r="A476">
+        <v>480900198409</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C476" t="s">
+        <v>12</v>
+      </c>
+      <c r="D476" t="s">
+        <v>38</v>
+      </c>
+      <c r="E476" t="s">
+        <v>856</v>
+      </c>
+      <c r="F476" t="s">
+        <v>756</v>
+      </c>
+      <c r="G476" t="s">
+        <v>70</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1036</v>
+      </c>
+      <c r="I476">
+        <v>24034</v>
+      </c>
+      <c r="J476" t="s">
+        <v>1037</v>
+      </c>
+      <c r="K476" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="477" spans="1:11">
+      <c r="A477">
+        <v>480900198409</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C477" t="s">
+        <v>12</v>
+      </c>
+      <c r="D477" t="s">
+        <v>38</v>
+      </c>
+      <c r="E477" t="s">
+        <v>856</v>
+      </c>
+      <c r="F477" t="s">
+        <v>756</v>
+      </c>
+      <c r="G477" t="s">
+        <v>70</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I477">
+        <v>24034</v>
+      </c>
+      <c r="J477" t="s">
+        <v>1039</v>
+      </c>
+      <c r="K477" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="478" spans="1:11">
+      <c r="A478">
+        <v>480900198409</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C478" t="s">
+        <v>12</v>
+      </c>
+      <c r="D478" t="s">
+        <v>38</v>
+      </c>
+      <c r="E478" t="s">
+        <v>856</v>
+      </c>
+      <c r="F478" t="s">
+        <v>756</v>
+      </c>
+      <c r="G478" t="s">
+        <v>70</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1040</v>
+      </c>
+      <c r="I478">
+        <v>24034</v>
+      </c>
+      <c r="J478" t="s">
+        <v>1041</v>
+      </c>
+      <c r="K478" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="479" spans="1:11">
+      <c r="A479">
+        <v>480900198409</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C479" t="s">
+        <v>12</v>
+      </c>
+      <c r="D479" t="s">
+        <v>13</v>
+      </c>
+      <c r="E479" t="s">
+        <v>856</v>
+      </c>
+      <c r="F479" t="s">
+        <v>756</v>
+      </c>
+      <c r="G479" t="s">
+        <v>70</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I479">
+        <v>16045</v>
+      </c>
+      <c r="J479" t="s">
+        <v>1043</v>
+      </c>
+      <c r="K479" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="480" spans="1:11">
+      <c r="A480">
+        <v>480900198409</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C480" t="s">
+        <v>12</v>
+      </c>
+      <c r="D480" t="s">
+        <v>108</v>
+      </c>
+      <c r="E480" t="s">
+        <v>856</v>
+      </c>
+      <c r="F480" t="s">
+        <v>756</v>
+      </c>
+      <c r="G480" t="s">
+        <v>70</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1044</v>
+      </c>
+      <c r="I480">
+        <v>12085</v>
+      </c>
+      <c r="J480" t="s">
+        <v>1045</v>
+      </c>
+      <c r="K480" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="481" spans="1:11">
+      <c r="A481">
+        <v>480900198409</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C481" t="s">
+        <v>12</v>
+      </c>
+      <c r="D481" t="s">
+        <v>108</v>
+      </c>
+      <c r="E481" t="s">
+        <v>856</v>
+      </c>
+      <c r="F481" t="s">
+        <v>756</v>
+      </c>
+      <c r="G481" t="s">
+        <v>70</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I481">
+        <v>12085</v>
+      </c>
+      <c r="J481" t="s">
+        <v>1047</v>
+      </c>
+      <c r="K481" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="482" spans="1:11">
+      <c r="A482">
+        <v>480900198591</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C482" t="s">
+        <v>12</v>
+      </c>
+      <c r="D482" t="s">
+        <v>48</v>
+      </c>
+      <c r="E482" t="s">
+        <v>856</v>
+      </c>
+      <c r="F482" t="s">
+        <v>756</v>
+      </c>
+      <c r="G482" t="s">
+        <v>70</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1049</v>
+      </c>
+      <c r="I482" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J482" t="s">
+        <v>1051</v>
+      </c>
+      <c r="K482" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="483" spans="1:11">
+      <c r="A483">
+        <v>480900198591</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C483" t="s">
+        <v>12</v>
+      </c>
+      <c r="D483" t="s">
+        <v>43</v>
+      </c>
+      <c r="E483" t="s">
+        <v>856</v>
+      </c>
+      <c r="F483" t="s">
+        <v>756</v>
+      </c>
+      <c r="G483" t="s">
+        <v>70</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I483">
+        <v>17031</v>
+      </c>
+      <c r="J483" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K483" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="484" spans="1:11">
+      <c r="A484">
+        <v>480900198591</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C484" t="s">
+        <v>12</v>
+      </c>
+      <c r="D484" t="s">
+        <v>43</v>
+      </c>
+      <c r="E484" t="s">
+        <v>856</v>
+      </c>
+      <c r="F484" t="s">
+        <v>756</v>
+      </c>
+      <c r="G484" t="s">
+        <v>70</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1054</v>
+      </c>
+      <c r="I484">
+        <v>17031</v>
+      </c>
+      <c r="J484" t="s">
+        <v>1055</v>
+      </c>
+      <c r="K484" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="485" spans="1:11">
+      <c r="A485">
+        <v>480900198591</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C485" t="s">
+        <v>12</v>
+      </c>
+      <c r="D485" t="s">
+        <v>24</v>
+      </c>
+      <c r="E485" t="s">
+        <v>856</v>
+      </c>
+      <c r="F485" t="s">
+        <v>756</v>
+      </c>
+      <c r="G485" t="s">
+        <v>70</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I485">
+        <v>14113</v>
+      </c>
+      <c r="J485" t="s">
+        <v>1057</v>
+      </c>
+      <c r="K485" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="486" spans="1:11">
+      <c r="A486">
+        <v>480900198591</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C486" t="s">
+        <v>12</v>
+      </c>
+      <c r="D486" t="s">
+        <v>24</v>
+      </c>
+      <c r="E486" t="s">
+        <v>856</v>
+      </c>
+      <c r="F486" t="s">
+        <v>756</v>
+      </c>
+      <c r="G486" t="s">
+        <v>70</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I486">
+        <v>14113</v>
+      </c>
+      <c r="J486" t="s">
+        <v>368</v>
+      </c>
+      <c r="K486" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="487" spans="1:11">
+      <c r="A487">
+        <v>480900198591</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C487" t="s">
+        <v>12</v>
+      </c>
+      <c r="D487" t="s">
+        <v>48</v>
+      </c>
+      <c r="E487" t="s">
+        <v>856</v>
+      </c>
+      <c r="F487" t="s">
+        <v>756</v>
+      </c>
+      <c r="G487" t="s">
+        <v>70</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I487" t="s">
+        <v>1060</v>
+      </c>
+      <c r="J487" t="s">
+        <v>1061</v>
+      </c>
+      <c r="K487" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="488" spans="1:11">
+      <c r="A488">
+        <v>480900198591</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C488" t="s">
+        <v>12</v>
+      </c>
+      <c r="D488" t="s">
+        <v>48</v>
+      </c>
+      <c r="E488" t="s">
+        <v>856</v>
+      </c>
+      <c r="F488" t="s">
+        <v>756</v>
+      </c>
+      <c r="G488" t="s">
+        <v>70</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1062</v>
+      </c>
+      <c r="I488" t="s">
+        <v>1060</v>
+      </c>
+      <c r="J488" t="s">
+        <v>1063</v>
+      </c>
+      <c r="K488" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="489" spans="1:11">
+      <c r="A489">
+        <v>480900198591</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C489" t="s">
+        <v>12</v>
+      </c>
+      <c r="D489" t="s">
+        <v>48</v>
+      </c>
+      <c r="E489" t="s">
+        <v>856</v>
+      </c>
+      <c r="F489" t="s">
+        <v>756</v>
+      </c>
+      <c r="G489" t="s">
+        <v>70</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1064</v>
+      </c>
+      <c r="I489" t="s">
+        <v>1060</v>
+      </c>
+      <c r="J489" t="s">
+        <v>1065</v>
+      </c>
+      <c r="K489" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="490" spans="1:11">
+      <c r="A490">
+        <v>480900198591</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C490" t="s">
+        <v>12</v>
+      </c>
+      <c r="D490" t="s">
+        <v>48</v>
+      </c>
+      <c r="E490" t="s">
+        <v>856</v>
+      </c>
+      <c r="F490" t="s">
+        <v>756</v>
+      </c>
+      <c r="G490" t="s">
+        <v>70</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1066</v>
+      </c>
+      <c r="I490" t="s">
+        <v>1060</v>
+      </c>
+      <c r="J490" t="s">
+        <v>1067</v>
+      </c>
+      <c r="K490" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="491" spans="1:11">
+      <c r="A491">
+        <v>480900198591</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C491" t="s">
+        <v>12</v>
+      </c>
+      <c r="D491" t="s">
+        <v>48</v>
+      </c>
+      <c r="E491" t="s">
+        <v>856</v>
+      </c>
+      <c r="F491" t="s">
+        <v>756</v>
+      </c>
+      <c r="G491" t="s">
+        <v>70</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1068</v>
+      </c>
+      <c r="I491" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J491" t="s">
+        <v>1057</v>
+      </c>
+      <c r="K491" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="492" spans="1:11">
+      <c r="A492">
+        <v>480900198591</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C492" t="s">
+        <v>12</v>
+      </c>
+      <c r="D492" t="s">
+        <v>48</v>
+      </c>
+      <c r="E492" t="s">
+        <v>856</v>
+      </c>
+      <c r="F492" t="s">
+        <v>756</v>
+      </c>
+      <c r="G492" t="s">
+        <v>70</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I492" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J492" t="s">
+        <v>1070</v>
+      </c>
+      <c r="K492" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="493" spans="1:11">
+      <c r="A493">
+        <v>480900198591</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C493" t="s">
+        <v>12</v>
+      </c>
+      <c r="D493" t="s">
+        <v>48</v>
+      </c>
+      <c r="E493" t="s">
+        <v>856</v>
+      </c>
+      <c r="F493" t="s">
+        <v>756</v>
+      </c>
+      <c r="G493" t="s">
+        <v>70</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I493" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J493" t="s">
+        <v>1072</v>
+      </c>
+      <c r="K493" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="494" spans="1:11">
+      <c r="A494">
+        <v>480900198591</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C494" t="s">
+        <v>12</v>
+      </c>
+      <c r="D494" t="s">
+        <v>48</v>
+      </c>
+      <c r="E494" t="s">
+        <v>856</v>
+      </c>
+      <c r="F494" t="s">
+        <v>756</v>
+      </c>
+      <c r="G494" t="s">
+        <v>70</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I494" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J494" t="s">
+        <v>1074</v>
+      </c>
+      <c r="K494" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="495" spans="1:11">
+      <c r="A495">
+        <v>480900198591</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C495" t="s">
+        <v>12</v>
+      </c>
+      <c r="D495" t="s">
+        <v>588</v>
+      </c>
+      <c r="E495" t="s">
+        <v>856</v>
+      </c>
+      <c r="F495" t="s">
+        <v>756</v>
+      </c>
+      <c r="G495" t="s">
+        <v>70</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1075</v>
+      </c>
+      <c r="I495">
+        <v>11004</v>
+      </c>
+      <c r="J495" t="s">
+        <v>1076</v>
+      </c>
+      <c r="K495" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="496" spans="1:11">
+      <c r="A496">
+        <v>480900198591</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C496" t="s">
+        <v>12</v>
+      </c>
+      <c r="D496" t="s">
+        <v>588</v>
+      </c>
+      <c r="E496" t="s">
+        <v>856</v>
+      </c>
+      <c r="F496" t="s">
+        <v>756</v>
+      </c>
+      <c r="G496" t="s">
+        <v>70</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I496">
+        <v>11004</v>
+      </c>
+      <c r="J496" t="s">
+        <v>1078</v>
+      </c>
+      <c r="K496" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="497" spans="1:11">
+      <c r="A497">
+        <v>480900198591</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C497" t="s">
+        <v>12</v>
+      </c>
+      <c r="D497" t="s">
+        <v>588</v>
+      </c>
+      <c r="E497" t="s">
+        <v>856</v>
+      </c>
+      <c r="F497" t="s">
+        <v>756</v>
+      </c>
+      <c r="G497" t="s">
+        <v>70</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1079</v>
+      </c>
+      <c r="I497">
+        <v>11004</v>
+      </c>
+      <c r="J497" t="s">
+        <v>1080</v>
+      </c>
+      <c r="K497" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="498" spans="1:11">
+      <c r="A498">
+        <v>480900198591</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C498" t="s">
+        <v>12</v>
+      </c>
+      <c r="D498" t="s">
+        <v>588</v>
+      </c>
+      <c r="E498" t="s">
+        <v>856</v>
+      </c>
+      <c r="F498" t="s">
+        <v>756</v>
+      </c>
+      <c r="G498" t="s">
+        <v>70</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1081</v>
+      </c>
+      <c r="I498">
+        <v>11004</v>
+      </c>
+      <c r="J498" t="s">
+        <v>1082</v>
+      </c>
+      <c r="K498" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="499" spans="1:11">
+      <c r="A499">
+        <v>480900198903</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C499" t="s">
+        <v>12</v>
+      </c>
+      <c r="D499" t="s">
+        <v>24</v>
+      </c>
+      <c r="E499" t="s">
+        <v>856</v>
+      </c>
+      <c r="F499" t="s">
+        <v>756</v>
+      </c>
+      <c r="G499" t="s">
+        <v>70</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1084</v>
+      </c>
+      <c r="I499">
+        <v>14138</v>
+      </c>
+      <c r="J499" t="s">
+        <v>1085</v>
+      </c>
+      <c r="K499" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="500" spans="1:11">
+      <c r="A500">
+        <v>480900198903</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C500" t="s">
+        <v>12</v>
+      </c>
+      <c r="D500" t="s">
+        <v>24</v>
+      </c>
+      <c r="E500" t="s">
+        <v>856</v>
+      </c>
+      <c r="F500" t="s">
+        <v>756</v>
+      </c>
+      <c r="G500" t="s">
+        <v>70</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1086</v>
+      </c>
+      <c r="I500">
+        <v>14138</v>
+      </c>
+      <c r="J500" t="s">
+        <v>1087</v>
+      </c>
+      <c r="K500" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="501" spans="1:11">
+      <c r="A501">
+        <v>480900198903</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C501" t="s">
+        <v>12</v>
+      </c>
+      <c r="D501" t="s">
+        <v>24</v>
+      </c>
+      <c r="E501" t="s">
+        <v>856</v>
+      </c>
+      <c r="F501" t="s">
+        <v>756</v>
+      </c>
+      <c r="G501" t="s">
+        <v>70</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I501">
+        <v>14138</v>
+      </c>
+      <c r="J501" t="s">
+        <v>1089</v>
+      </c>
+      <c r="K501" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="502" spans="1:11">
+      <c r="A502">
+        <v>480900199110</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C502" t="s">
+        <v>12</v>
+      </c>
+      <c r="D502" t="s">
+        <v>15</v>
+      </c>
+      <c r="E502" t="s">
+        <v>856</v>
+      </c>
+      <c r="F502" t="s">
+        <v>756</v>
+      </c>
+      <c r="G502" t="s">
+        <v>70</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1091</v>
+      </c>
+      <c r="I502" t="s">
+        <v>1092</v>
+      </c>
+      <c r="J502" t="s">
+        <v>123</v>
+      </c>
+      <c r="K502" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="503" spans="1:11">
+      <c r="A503">
+        <v>480900199110</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C503" t="s">
+        <v>12</v>
+      </c>
+      <c r="D503" t="s">
+        <v>58</v>
+      </c>
+      <c r="E503" t="s">
+        <v>856</v>
+      </c>
+      <c r="F503" t="s">
+        <v>756</v>
+      </c>
+      <c r="G503" t="s">
+        <v>70</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I503">
+        <v>15098</v>
+      </c>
+      <c r="J503" t="s">
+        <v>1094</v>
+      </c>
+      <c r="K503" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="504" spans="1:11">
+      <c r="A504">
+        <v>480900199110</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C504" t="s">
+        <v>12</v>
+      </c>
+      <c r="D504" t="s">
+        <v>58</v>
+      </c>
+      <c r="E504" t="s">
+        <v>856</v>
+      </c>
+      <c r="F504" t="s">
+        <v>756</v>
+      </c>
+      <c r="G504" t="s">
+        <v>70</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1095</v>
+      </c>
+      <c r="I504">
+        <v>15098</v>
+      </c>
+      <c r="J504" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K504" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="505" spans="1:11">
+      <c r="A505">
+        <v>480900199110</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C505" t="s">
+        <v>12</v>
+      </c>
+      <c r="D505" t="s">
+        <v>58</v>
+      </c>
+      <c r="E505" t="s">
+        <v>856</v>
+      </c>
+      <c r="F505" t="s">
+        <v>756</v>
+      </c>
+      <c r="G505" t="s">
+        <v>70</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1097</v>
+      </c>
+      <c r="I505">
+        <v>15098</v>
+      </c>
+      <c r="J505" t="s">
+        <v>1098</v>
+      </c>
+      <c r="K505" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="506" spans="1:11">
+      <c r="A506">
+        <v>480900199110</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C506" t="s">
+        <v>12</v>
+      </c>
+      <c r="D506" t="s">
+        <v>58</v>
+      </c>
+      <c r="E506" t="s">
+        <v>856</v>
+      </c>
+      <c r="F506" t="s">
+        <v>756</v>
+      </c>
+      <c r="G506" t="s">
+        <v>70</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1099</v>
+      </c>
+      <c r="I506">
+        <v>15098</v>
+      </c>
+      <c r="J506" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K506" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="507" spans="1:11">
+      <c r="A507">
+        <v>480900199110</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C507" t="s">
+        <v>12</v>
+      </c>
+      <c r="D507" t="s">
+        <v>13</v>
+      </c>
+      <c r="E507" t="s">
+        <v>856</v>
+      </c>
+      <c r="F507" t="s">
+        <v>756</v>
+      </c>
+      <c r="G507" t="s">
+        <v>70</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1101</v>
+      </c>
+      <c r="I507">
+        <v>16067</v>
+      </c>
+      <c r="J507" t="s">
+        <v>1102</v>
+      </c>
+      <c r="K507" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="508" spans="1:11">
+      <c r="A508">
+        <v>480900199110</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C508" t="s">
+        <v>12</v>
+      </c>
+      <c r="D508" t="s">
+        <v>24</v>
+      </c>
+      <c r="E508" t="s">
+        <v>856</v>
+      </c>
+      <c r="F508" t="s">
+        <v>756</v>
+      </c>
+      <c r="G508" t="s">
+        <v>70</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I508">
+        <v>14135</v>
+      </c>
+      <c r="J508" t="s">
+        <v>1104</v>
+      </c>
+      <c r="K508" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="509" spans="1:11">
+      <c r="A509">
+        <v>480900199110</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C509" t="s">
+        <v>12</v>
+      </c>
+      <c r="D509" t="s">
+        <v>24</v>
+      </c>
+      <c r="E509" t="s">
+        <v>856</v>
+      </c>
+      <c r="F509" t="s">
+        <v>756</v>
+      </c>
+      <c r="G509" t="s">
+        <v>70</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I509">
+        <v>14135</v>
+      </c>
+      <c r="J509" t="s">
+        <v>1106</v>
+      </c>
+      <c r="K509" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="510" spans="1:11">
+      <c r="A510">
+        <v>480900199110</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C510" t="s">
+        <v>12</v>
+      </c>
+      <c r="D510" t="s">
+        <v>13</v>
+      </c>
+      <c r="E510" t="s">
+        <v>856</v>
+      </c>
+      <c r="F510" t="s">
+        <v>756</v>
+      </c>
+      <c r="G510" t="s">
+        <v>70</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I510">
+        <v>16067</v>
+      </c>
+      <c r="J510" t="s">
+        <v>1108</v>
+      </c>
+      <c r="K510" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="511" spans="1:11">
+      <c r="A511">
+        <v>480900199110</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C511" t="s">
+        <v>12</v>
+      </c>
+      <c r="D511" t="s">
+        <v>24</v>
+      </c>
+      <c r="E511" t="s">
+        <v>856</v>
+      </c>
+      <c r="F511" t="s">
+        <v>756</v>
+      </c>
+      <c r="G511" t="s">
+        <v>70</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1109</v>
+      </c>
+      <c r="I511">
+        <v>14135</v>
+      </c>
+      <c r="J511" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K511" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="512" spans="1:11">
+      <c r="A512">
+        <v>480900199110</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C512" t="s">
+        <v>12</v>
+      </c>
+      <c r="D512" t="s">
+        <v>13</v>
+      </c>
+      <c r="E512" t="s">
+        <v>856</v>
+      </c>
+      <c r="F512" t="s">
+        <v>756</v>
+      </c>
+      <c r="G512" t="s">
+        <v>70</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I512">
+        <v>16067</v>
+      </c>
+      <c r="J512" t="s">
+        <v>1112</v>
+      </c>
+      <c r="K512" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="513" spans="1:11">
+      <c r="A513">
+        <v>480900199110</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C513" t="s">
+        <v>12</v>
+      </c>
+      <c r="D513" t="s">
+        <v>588</v>
+      </c>
+      <c r="E513" t="s">
+        <v>856</v>
+      </c>
+      <c r="F513" t="s">
+        <v>756</v>
+      </c>
+      <c r="G513" t="s">
+        <v>70</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1113</v>
+      </c>
+      <c r="I513">
+        <v>11016</v>
+      </c>
+      <c r="J513" t="s">
+        <v>1114</v>
+      </c>
+      <c r="K513" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="514" spans="1:11">
+      <c r="A514">
+        <v>480900199110</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C514" t="s">
+        <v>12</v>
+      </c>
+      <c r="D514" t="s">
+        <v>588</v>
+      </c>
+      <c r="E514" t="s">
+        <v>856</v>
+      </c>
+      <c r="F514" t="s">
+        <v>756</v>
+      </c>
+      <c r="G514" t="s">
+        <v>70</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1115</v>
+      </c>
+      <c r="I514">
+        <v>11016</v>
+      </c>
+      <c r="J514" t="s">
+        <v>1116</v>
+      </c>
+      <c r="K514" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="515" spans="1:11">
+      <c r="A515">
+        <v>480900199110</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C515" t="s">
+        <v>12</v>
+      </c>
+      <c r="D515" t="s">
+        <v>588</v>
+      </c>
+      <c r="E515" t="s">
+        <v>856</v>
+      </c>
+      <c r="F515" t="s">
+        <v>756</v>
+      </c>
+      <c r="G515" t="s">
+        <v>70</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I515">
+        <v>11016</v>
+      </c>
+      <c r="J515" t="s">
+        <v>1118</v>
+      </c>
+      <c r="K515" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="516" spans="1:11">
+      <c r="A516">
+        <v>480900199110</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C516" t="s">
+        <v>12</v>
+      </c>
+      <c r="D516" t="s">
+        <v>588</v>
+      </c>
+      <c r="E516" t="s">
+        <v>856</v>
+      </c>
+      <c r="F516" t="s">
+        <v>756</v>
+      </c>
+      <c r="G516" t="s">
+        <v>70</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I516">
+        <v>11016</v>
+      </c>
+      <c r="J516" t="s">
+        <v>971</v>
+      </c>
+      <c r="K516" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">